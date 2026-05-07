--- v0 (2025-12-05)
+++ v1 (2026-05-07)
@@ -51,224 +51,224 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 112 DA LEI Nº 419, DE 24 DE MAIO_x000D_
 DE 1990 (REGIME JURÍDICO ÚNICO DOS_x000D_
 SERVIDORES).</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O PARÁGRAFO ÚNICO DO ART. 297, DO_x000D_
 CÓDIGO MUNICIPAL DE OBRAS DE XANGRI-LÁ,_x000D_
 ADOTADA DO MUNICÍPIO DE CAPÃO DA CANOA PELA_x000D_
 LEI Nº 01/1993.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO DO ART. 29 DA LEI_x000D_
 COMPLEMENTAR Nº 68, DE 28 DE FEVEREIRO DE_x000D_
 2014.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº_x000D_
 68, DE 28 DE FEVEREIRO DE 2014 QUE &amp;#8220;INSTITUI O_x000D_
 REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO_x000D_
 MUNICÍPIO DE XANGRI-LÁ, CRIA A AUTARQUIA_x000D_
 MUNICIPAL PREV-XANGRI-LÁ E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARÁGRAFO ÚNICO_x000D_
 DO ARTIGO 297 DA LEI COMPLEMENTAR 65 DE_x000D_
 18 DE DEZEMBRO DE 2013 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR_x000D_
 TEMPORARIAMENTE ADMINISTRADOR DE_x000D_
 EMPRESAS EM SUBSTITUIÇÃO A MEMBRO DO_x000D_
 CONTROLE INTERNO CEDIDO À PREV-XANGRI-LÁ E_x000D_
 CONCEDE GRATIFICAÇÃO A SERVIDOR DESIGNADO_x000D_
 COMO REPRESENTANTE DO SETOR DE CONTROLE_x000D_
 INTERNO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR_x000D_
 TEMPORARIAMENTE ADMINISTRADOR DE_x000D_
 EMPRESAS EM SUBSTITUIÇÃO A MEMBRO DO_x000D_
 CONTROLE INTERNO CEDIDO À PREV-XANGRI-LÁ.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA LEI Nº 1.636, DE 05 DE_x000D_
 NOVEMBRO DE 2013, QUE AUTORIZA O PODER_x000D_
 EXECUTIVO A CONTRATAR SERVIDORES NA SECRETARIA_x000D_
 DE EDUCAÇÃO E CULTURA.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO E ACRESCE PARÁGRAFO ÚNICO AO_x000D_
 ART. 235, DA LEI Nº 419, DE 24 DE MAIO DE 1990_x000D_
 (REGIME JURÍDICO ÚNICO) E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PARÁGRAFO 1 º DO ART. 13 E ACRESCE_x000D_
 INCISO I; ALTERA REDAÇÃO DA ALÍNEA &amp;#8220;B&amp;#8221; DO INCISO I, DO ART._x000D_
 16; ACRESCENTA O INCISO XXII E ALÍNEAS 'A','B','C','D' AO_x000D_
 ART. 131; ALTERA DENOMINAÇÃO DE PARÁGRAFO ÚNICO PARA_x000D_
 PARÁGRAFO PRIMEIRO MANTENDO-SE A MESMA REDAÇÃO E_x000D_
 ACRESCE PARÁGRAFO SEGUNDO AO ARTIGO 133; ACRESCENTA AO_x000D_
 QUADRO DE USOS ANEXO 2.2.13 DO SETOR DIVERSIFICADO NO_x000D_
 QUADRO USOS PERMITIDOS, TODAS ALTERAÇÕES E ACRÉSCIMOS_x000D_
 NORMATIVOS NA LEI 1111/2008 (PDDUA); ALTERA A REDAÇÃO_x000D_
 DO ART. 7º E ACRESCE OS PARÁGRAFOS 1º, 2º E 3º A LEI_x000D_
 COMPLEMENTAR 1282/2010 (PDDUA).</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI COMPLEMENTAR Nº 68,_x000D_
 DE 28 DE FEVEREIRO DE 2014.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA LEI COMPLEMENTAR Nº_x000D_
 60, DE 31 DE MAIO DE 2012, QUE AUTORIZA O_x000D_
 PODER EXECUTIVO A CONTRATAR SERVIDORES NA_x000D_
 SECRETARIA DE EDUCAÇÃO E CULTURA PARA O_x000D_
 PROGRAMA SEGUNDO TEMPO, EM CARÁTER_x000D_
 TEMPORÁRIO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -580,68 +580,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="70.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>