--- v0 (2025-12-05)
+++ v1 (2026-05-06)
@@ -51,1149 +51,1149 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/</t>
   </si>
   <si>
     <t>CRIA DISPOSITIVO À LEI ORGÂNICA DO MUNICÍPIO DE XANGRI-LÁ E, DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS NA LEI Nº 1532, DE 10 DE ABRIL DE 2012, QUE &amp;#8220;DISPÕE SOBRE OS QUADROS DE CARGOS DA CÂMARA DE VEREADORES DE XANGRI-LÁ&amp;#8221;, RECLASSIFICA SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>CRIA O SISTEMA MUNICIPAL DE ENSINO DE XANGRI-LÁ.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>REESTRUTURA O CONSELHO MUNICIPAL DE EDUCAÇÃO DE XANGRI-LÁ &amp;#8211; C.M.E., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR ELEMENTOS DE DESPESAS E ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 200.000,00 (DUZENTOS MIL REAIS) NA ENTIDADE PREV XANGRI-LÁ.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/1/1_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/1/1_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 3º DA LEI Nº 1.226/2009, QUE AUTORIZA O PODER EXECUTIVO A RECEBER ÁREA EM DOAÇÃO PARA FINS DE REGULARIZAÇÃO OCUPACIONAL.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/2/2_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 2º DO ART. 1º DA LEI Nº 1.657/2014, QUE AUTORIZA O PODER EXECUTIVO A RECEBER ÁREA EM DOAÇÃO PARA FINS DE REGULARIZAÇÃO OCUPACIONAL, BEM COMO OUTORGAR A POSSE/PROPRIEDADE DOS LOTES AOS SEUS ATUAIS OCUPANTES.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/3/3_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGA A LEI MUNICIPAL Nº 1.719, DE 29/10/2014, QUE AUTORIZA O PODER EXECUTIVO A CONTRATAR SERVIDORES TEMPORARIAMENTE.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONVOCAÇÃO DE NUTRICIONISTA QUE ATUE COMO RESPONSÁVEL TÉCNICO DO PAE PARA TRABALHAR EM REGIME SUPLEMENTAR.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGA A LEI MUNICIPAL Nº 1.724, DE 25/11/2014 QUE AUTORIZA O PODER EXECUTIVO A CONTRATAR SERVIDORES TEMPORARIAMENTE.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR SERVIDOR TEMPORARIAMENTE NA SECRETARIA DE SAÚDE.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA VAGAS NA ADMINISTRAÇÃO PUBLICA DO PODER EXECUTIVO DO MUNICÍPIO DE XANGRI-LÁ, E ALTERA DISPOSITIVOS NA LEI Nº 1006, DE 19 DE SETEMBRO DE 2007, QUE DISPÕE SOBRE O QUADRO DE CARGOS E FUNÇÕES PÚBLICAS DO MUNICÍPIO DE XANGRI-LÁ.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>INSTITUI MUDANÇA DE NOMENCLATURA DA AVENIDA E, ATLÂNTIDA, XANGRI-LÁ, PARA AVENIDA RENATO SIROTSKY.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DE EDUCAÇÃO NO TRANSITO E ACRESCENTA INCISO LXXVI AO ART. 1º DA LEI Nº 698 DE 18 DE ABRIL DE 2005, QUE INSTITUI O CALENDÁRIO DE EVENTOS OFICIAIS DO MUNICÍPIO DE XANGRI-LÁ.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS UNIDADES HOSPITALARES E PRONTO ATENDIMENTO REALIZAREM REGISTRO DE ATENDIMENTO DE CRIANÇAS E ADOLESCENTES NO USO E ABUSO DE ÁLCOOL E DROGAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO O AGENDAMENTO DE EXAMES EM UM PRAZO MÁXIMO DE TRINTA DIAS APÓS A CONSULTA.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>FICA A CÂMARA MUNICIPAL DE VEREADORES DE XANGRI-LÁ OBRIGADA A POSSUIR DESFIBRILADOR CARDÍACO PORTÁTIL PARA UTILIZAÇÃO EM SUAS DEPENDÊNCIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS NA LEI Nº 914, DE_x000D_
 12 DE DEZEMBRO DE 2006, QUE AUTORIZOU A_x000D_
 REALIZAÇÃO DE CONVÊNIO DE COOPERAÇÃO COM O_x000D_
 ESTADO DO RIO GRANDE DO SUL E COM A AGÊNCIA_x000D_
 ESTADUAL DE REGULAÇÃO DOS SERVIÇOS PÚBLICOS_x000D_
 DELEGADOS DO RIO GRANDE DO SUL, A CELEBRAÇÃO DE_x000D_
 CONTRATO DE PROGRAMA COM A CORSAN E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A FIRMAR PARCERIAS COM PROPRIETÁRIOS DE IMÓVEIS E CONTRIBUINTES PARA FINS DE CALÇAMENTO E PAVIMENTAÇÃO ASFÁLTICA DAS VIAS PÚBLICAS, LOGRADOUROS, AVENIDAS, PRAÇAS E ETC. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR ELEMENTO DE DESPESA, ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 185.300,00 (CENTO E OITENTA E CINCO MIL E_x000D_
 TREZENTOS REAIS) E ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 594.700,00 (QUINHENTOS E NOVENTA E QUATRO MIL E SETECENTOS REAIS), NA SECRETARIA DE OBRAS, SERVIÇOS PÚBLICOS E TRÂNSITO.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGOS DOS SERVIDORES DO INSTITUTO DE PREVIDÊNCIA DO MUNICÍPIO DE XANGRI-LÁ &amp;#8211; PREV-XANGRI-LÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE VALE ALIMENTAÇÃO AOS SERVIDORES DA AUTARQUIA MUNICIPAL - PREVXANGRI-LÁ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA O CONSELHO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CRIAR ELEMENTO_x000D_
 DE DESPESA E ABRIR CRÉDITO ESPECIAL NO VALOR_x000D_
 DE R$ 8.972,00 (OITO MIL, NOVECENTOS E SETENTA_x000D_
 E DOIS REAIS), NA SECRETARIA DE SAÚDE."</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE XANGRI-LÁ A FIRMAR_x000D_
 TERMO DE PARCERIA COM ORGANIZAÇÕES DA_x000D_
 SOCIEDADE CIVIL DE INTERESSE PÚBLICO &amp;#8211;_x000D_
 OSCIP&amp;#8217;S, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>INSTITUI NOMENCLATURA DE PASSARELA.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR ELEMENTO_x000D_
 DE DESPESA E ABRIR CRÉDITO ESPECIAL NO VALOR_x000D_
 DE R$ 18.252,00 (DEZOITO MIL, DUZENTOS E_x000D_
 CINQUENTA E DOIS REAIS), NA SECRETARIA DE_x000D_
 SAÚDE.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPASSAR_x000D_
 ANUALMENTE, VALORES AOS AGENTES_x000D_
 COMUNITÁRIOS DE SAÚDE &amp;#8211; ESF, REFERENTE_x000D_
 AO INCENTIVO FINANCEIRO RECEBIDO DO_x000D_
 GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA LEI Nº 1716, DE 21 DE_x000D_
 OUTUBRO DE 2014, QUE &amp;#8220;AUTORIZA O PODER_x000D_
 EXECUTIVO A OUTORGAR PERMISSÃO DE USO DE ÁREA_x000D_
 PARA A COMPANHIA RIOGRANDENSE DE_x000D_
 SANEAMENTO &amp;#8211; CORSAN&amp;#8221;.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR PROJETOS ATIVIDADES, CRÉDITO ESPECIAL NO VALOR DE R$ 211.000,00 (DUZENTOS E ONZE MIL REAIS) E ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 1.289.000,00 (UM MILHÃO, DUZENTOS E OITENTA E NOVE MIL REAIS) .</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APROVA O PLANO MUNICIPAL DE EDUCAÇÃO - PME E DÁ OUTRAS PROVIDÊNCIAS.   </t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESIGNAR, TEMPORARIAMENTE EM CARATER EXCEPCIONAL, TÉCNICO EM CONTABILIDADE DE PROVIMENTO EFETIVO PARA EXERCER FUNÇÕES NA UNIDADE DE CONTROLE INTERNO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PLANO DE SANEAMENTO BÁSICO DO MUNICÍPIO DE XANGRI-LÁ E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR ELEMENTO DE DESPESA E ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 2.958,03 (DOIS MIL, NOVECENTOS E CINQUENTA E OITO REAIS E TRÊS CENTAVOS), NA SECRETARIA DE EDUCAÇÃO E CULTURA.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2016. </t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER ALTERAÇÃO NO PARCELAMENTO DO SOLO E DESAFETAÇÃO DE PARTE DA ÁREA VERDE 01.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 10.000,00 (DEZ MIL REAIS) NA SECRETARIA DE TURISMO. </t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS PROCEDIMENTOS PARA REALIZAÇÃO DE DESPESAS COM CONCESSÃO DE DIÁRIAS A SEREM PAGAS PARA DESLOCAMENTOS, HOSPEDAGEM E ALIMENTAÇÃO DE SERVIDORES DESTA AUTARQUIA - PREV-XANGRI-LÁ.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O REGIME DE ADIANTAMENTO DE_x000D_
 NUMERÁRIO À AUTARQUIA MUNICIPAL - PREV-_x000D_
 XANGRI-LÁ E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A RECEBER EM DOAÇÃO DA EMPRESA ROSSI RESIDENCIAL S.A. OBRA DE CONSTRUÇÃO DE PRAÇA E BACIA DE AMORTECIMENTO DE CHEIAS NA AVENIDA PARQUE CENTRAL NO BALNEÁRIO DE ATLÂNTIDA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A RECEBER EM_x000D_
 DAÇÃO EM PAGAMENTO OBRA DE PAVIMENTAÇÃO DE OHR_x000D_
 EMPREENDIMENTO IMOBILIÁRIO LTDA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º DA LEI 1775 DE 08 DE JULHO DE 2015 QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO A CRIAR PROJETOS ATIVIDADES, ELEMENTOS DE DESPESAS, ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 211.000,00 (DUZENTOS E ONZE MIL REAIS) E ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 1.289.000,00 (UM MILHÃO, DUZENTOS E OITENTA E NOVE MIL REAIS).</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO_x000D_
 A REPASSAR VALORES AO GTC 20_x000D_
 DE SETEMBRO."</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 A REPASSAR VALORES AO GTC 20_x000D_
 DE SETEMBRO.</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPASSAR VALORES AO GRUPO DE ARTE E TRADIÇÃO ESTAMPA GAUDÉRIA PARA PARTICIPAÇÃO EM EVENTOS NO ANO DE 2015.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CONSELHOS ESCOLARES_x000D_
 NAS INSTITUIÇÕES DE ENSINO FUNDAMENTAL DA_x000D_
 REDE MUNICIPAL DE ENSINO DE XANGRI-LÁ E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RECEBER EM_x000D_
 DOAÇÃO DO CONDOMÍNIO VENTURA CLUB, OBRA DE_x000D_
 CONSTRUÇÃO DA CICLOVIA BIDIRECIONAL NA AVENIDA_x000D_
 HOMERO RIBEIRO, BALNEÁRIO REMANSO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>"EXTINGUE DE FATO O CARGO DE MONITOR (A),_x000D_
 ESTABELECIDO NA LEI Nº 1006, DE 19 DE_x000D_
 SETEMBRO DE 2007, QUE DISPÕE SOBRE O QUADRO_x000D_
 DE CARGOS E FUNÇÕES PÚBLICAS DO MUNICÍPIO DE_x000D_
 XANGRI-LÁ."</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA O § 2º DO ARTIGO 3º DA LEI 1231, DE 10 DE_x000D_
 JUNHO DE 2009, QUE &amp;#8220;CRIA A JARI (JUNTA_x000D_
 ADMINISTRATIVA DE RECURSOS DE INFRAÇÃO DE_x000D_
 TRÂNSITO) E REVOGA A LEI N° 320/1999&amp;#8221;."</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CONTRATAR SERVIDOR NA SECRETARIA DE ASSISTÊNCIA SOCIAL."</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ART. 1º DA LEI Nº 1774, DE 08 DE JULHO DE 2015, QUE AUTORIZA O PODER EXECUTIVO A REPASSAR ANUALMENTE, VALORES AOS AGENTES COMUNITÁRIOS DE SAÚDE &amp;#8211; ESF, REFERENTE AO INCENTIVO FINANCEIRO RECEBIDO DO GOVERNO FEDERAL.   </t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPASSAR VALORES A UNIÃO DOS SURFISTAS E SKATISTAS DO MUNICÍPIO DE XANGRI-LÁ.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CONVOCAÇÃO DE NUTRICIONISTA QUE ATUE NO APOIO À ESTRATÉGIA DE SAÚDE DA FAMÍLIA PARA TRABALHAR EM REGIME SUPLEMENTAR."</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CRIAR PROJETO ATIVIDADE, ELEMENTOS DE DESPESAS E ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 120.000,00 (CENTO E VINTE MIL REAIS), NA SECRETARIA DE EDUCAÇÃO E CULTURA. </t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INCLUI AÇÃO NO DEMONSTRATIVO DOS PROGRAMAS E AÇÕES POR ÓRGÃOS DA SECRETARIA DE EDUCAÇÃO E CULTURA, NA LEI Nº 1713, DE 15 DE OUTUBRO DE 2014 (LDO)."</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI AÇÃO NO DEMONSTRATIVO DOS PROGRAMAS E AÇÕES POR ÓRGÃOS DA SECRETARIA DE EDUCAÇÃO E CULTURA, NA LEI Nº 1616, DE 30 DE AGOSTO DE 2013 (PPA).</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI O EVENTO &amp;#8220;CONCURSO DE SALTO ESTADUAL OFICIAL ATLÂNTIDA BEACH JUMPING, NA LEI Nº 698/2005, QUE INSTITUI O CALENDÁRIO DE EVENTOS OFICIAIS DO MUNICÍPIO DE XANGRI-LÁ.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA HINO OFICIAL DO MUNICÍPIO DE XANGRI-LÁ A CANÇÃO &amp;#8220;XANGRI-LÁ&amp;#8221; COMPOSTA LETRA E MÚSICA POR VAINE DARDE E BETO MAYER.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGA A LEI MUNICIPAL Nº 1.719, DE 29/10/2014, ALTERADA PELA LEI Nº 1752, DE 31/03/2015, QUE AUTORIZA O PODER EXECUTIVO A CONTRATAR SERVIDORES TEMPORARIAMENTE.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR ELEMENTO_x000D_
 DE DESPESA E ABRIR CRÉDITO ESPECIAL NO VALOR_x000D_
 DE R$ 4.200,00 (QUATRO MIL E DUZENTOS REAIS),_x000D_
 NO GABINETE DO PREFEITO.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 428, DE 01 DE NOVEMBRO DE 2001.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 30.000,00 (TRINTA MIL REAIS) NA SECRETARIA DE EDUCAÇÃO E CULTURA E SECRETARIA DO TURISMO, MEIO AMBIENTE, AGRICULTURA, ESPORTE E LAZER.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REESTRUTURA O CONSELHO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI AÇÃO NO DEMONSTRATIVO DOS PROGRAMAS E AÇÕES POR ÓRGÃOS DO GABINETE_x000D_
 DO PREFEITO, NA LEI Nº 1616, DE 30 DE AGOSTODE 2013 (PPA).</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR PROJETOATIVIDADE, ELEMENTOS DE DESPESAS E ABRIRCRÉDITO ESPECIAL NO VALOR DE R$ 42.200,00_x000D_
 (QUARENTA E DOIS MIL E DUZENTOS REAIS), NO GABINETE DO PREFEITO.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI AÇÃO NO DEMONSTRATIVO DOS PROGRAMAS E AÇÕES POR ÓRGÃOS DO GABINETE_x000D_
 DO PREFEITO, NA LEI Nº 1788, DE 31 DE AGOSTO DE 2015 (LDO).</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>INCLUI AÇÃO NO DEMONSTRATIVO DOS PROGRAMAS E AÇÕES POR ÓRGÃOS DO GABINETE DO PREFEITO, NA LEI Nº 1713, DE 15 DE OUTUBRO DE 2014 (LDO).</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI O ENCONTRO DO GRUPO VOANDO BAIXO E ACRESCENTA INCISO LXXVIII  AO ART. 1° DA LEI N° 698 DE 18 DE ABRIL DE 2005, QUE INSTITUI O CALENDÁRIO DE EVENTOS OFICIAIS DO MUNICÍPIO DE XANGRI-LÁ.&amp;#8221;</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI MUNICIPAL Nº 1006, DE 19/09/2007 ACRESCENDO NÚMERO DE VAGAS AO QUADRO DE CARGOS E FUNÇÕES DO MUNICÍPIO DE XANGRI-LÁ E CRIA NOVOS CARGOS E FUNÇÕES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CRIAR ELEMENTO_x000D_
 DE DESPESA E ABRIR CRÉDITO ESPECIAL NO VALOR_x000D_
 DE R$ 681.322,01 (SEISCENTOS E OITENTA E UM_x000D_
 MIL, TREZENTOS E VINTE E DOIS REAIS E UM_x000D_
 CENTAVO) NA SECRETARIA DE OBRAS, SERVIÇOS_x000D_
 PÚBLICOS E TRÂNSITO."</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CRIAR ELEMENTO_x000D_
 DE DESPESA E ABRIR CRÉDITO ESPECIAL NO VALOR_x000D_
 DE R$ 24.400,00 (VINTE E QUATRO MIL E_x000D_
 QUATROCENTOS REAIS), NA SECRETARIA DE_x000D_
 EDUCAÇÃO E CULTURA."</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1724, DE 25 DE NOVEMBRO DE_x000D_
 2014, ALTERADA PELA LEI Nº 1754, DE 31 DE_x000D_
 MARÇO DE 2015, QUE AUTORIZA O PODER_x000D_
 EXECUTIVO A CONTRATAR SERVIDORES_x000D_
 TEMPORARIAMENTE.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI PROJETO ATIVIDADE NO ANEXO DE_x000D_
 DESPESAS PLANEJADAS DA SECRETARIA DE_x000D_
 EDUCAÇÃO E CULTURA, NO NA LEI Nº 1788, DE_x000D_
 31 DE AGOSTO DE 2015 (LDO).</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ART. 1º DA LEI Nº 1755, DE 31 DE_x000D_
 MARÇO DE 2015, QUE AUTORIZA O PODER_x000D_
 EXECUTIVO A CONTRATAR SERVIDOR_x000D_
 TEMPORARIAMENTE NA SECRETARIA DE SAÚDE."</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO_x000D_
 SUPLEMENTAR NO VALOR DE R$ 10.000,00 (DEZ_x000D_
 MIL REAIS) NA SECRETARIA DE TURISMO.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A REPASSAR_x000D_
 VALORES A ASSOCIAÇÃO CÍRCULO DE PAIS E_x000D_
 MESTRES DA ESCOLA DE 1º GRAU MAJOR JOÃO_x000D_
 MARQUES."</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR ELEMENTO_x000D_
 DE DESPESA E ABRIR CRÉDITO ESPECIAL NO VALOR_x000D_
 DE R$ 618.000,00 (SEISCENTOS E DEZOITO REAIS)_x000D_
 NA SECRETARIA DE OBRAS, SERVIÇOS PÚBLICOS E_x000D_
 TRÂNSITO.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CRIA CARGOS E ALTERA DISPOSITIVOS NA LEI Nº 1006, DE 19 DE SETEMBRO DE 2007, QUE DISPÕE SOBRE O QUADRO DE CARGOS E FUNÇÕES PÚBLICAS DO MUNICÍPIO DE XANGRI-LÁ."</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CONTRATAR_x000D_
 SERVIDORES TEMPORARIAMENTE PARA A_x000D_
 SECRETARIA DE ASSISTÊNCIA SOCIAL."</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CONTRATAR_x000D_
 SERVIDOR TEMPORARIAMENTE PARA A_x000D_
 SECRETARIA DE PLANEJAMENTO."</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR_x000D_
 SERVIDORES TEMPORARIAMENTE PARA A_x000D_
 SECRETARIA DE SAÚDE.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR_x000D_
 SERVIDORES TEMPORARIAMENTE PARA A_x000D_
 SECRETARIA DE ADMINISTRAÇÃO.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR_x000D_
 SERVIDORES TEMPORARIAMENTE PARA A_x000D_
 SECRETARIA DE TURISMO.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR_x000D_
 SERVIDORES TEMPORARIAMENTE PARA A_x000D_
 SECRETARIA DA FAZENDA.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR_x000D_
 SERVIDORES TEMPORARIAMENTE PARA A_x000D_
 SECRETARIA DE OBRAS, SERVIÇOS PÚBLICOS E_x000D_
 TRÂNSITO.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR SERVIDORES TEMPORARIAMENTE PARA A SECRETARIA DE EDUCAÇÃO E CULTURA.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE XANGRI-LÁ PARA O EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A COORDENADORIA MUNICIPAL DE DEFESA CIVIL (COMDEC) DO MUNICÍPIO DE XANGRI-LÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RECEBER ÁREA EM DOAÇÃO PARA FINS DE REGULARIZAÇÃO DE PASSEIO PÚBLICO.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA LEI Nº 805, DE 30 DE DEZEMBRO DE 2005, QUE &amp;#8220;DENOMINA AVENIDA GOLFINHO, NA PRAIA DE MARISTELA&amp;#8221;.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA &amp;#8220;RUA LEÃO MARINHO&amp;#8221;, NO BALNEÁRIO MARISTELA NO MUNICÍPIO DE XANGRI-LÁ.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA FORNECER TRANSPORTE GRATUITO PARA PARTICIPANTES DE ATIVIDADES EDUCATIVAS, CULTURAIS, ESPORTIVAS, DE LAZER, TREINAMENTO E SIMILARES."</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO DE COMISSÃO PARA OS SERVIDORES DO PREV-XANGRI-LÁ, QUANDO EM ATUAÇÃO ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INCLUI O EVENTO &amp;#8220;ATLÂNTIDA/XANGRI-LÁ NIGHT RUNNING&amp;#8221;, NA LEI Nº 698/2005, QUE INSTITUI O CALENDÁRIO DE EVENTOS OFICIAIS DO MUNICÍPIO DE XANGRI-LÁ."</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO ART. 1º, DA LEI MUNICIPAL Nº 1.385, DE 15/12/2010, QUE &amp;#8220;CRIA EMPREGOS PÚBLICOS DE AGENTE COMUNITÁRIO DE SAÚDE NOS TERMOS DA EMENDA CONSTITUCIONAL Nº 51/2006 E DA LEI FEDERAL Nº 11.350/2006, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A RECEBER EM   DAÇÃO EM PAGAMENTO DE SPE &amp;#8211; PAR01 EMPREENDIMENTOS IMOBILIÁRIOS LTDA, UMA ÁREA DE TERRAS DE 2.516,00 M² E BENFEITORIAS NA MESMA, PARA O PROLONGAMENTO DA RUA RIO CAMISAS, NO MUNICÍPIO DE XANGRI-LÁ._x000D_
 </t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVOS DA LEI Nº 499, DE 14 DE OUTUBRO DE 2002, QUE &amp;#8220;DISPÕE SOBRE A CONCESSÃO DE BENEFÍCIOS PARA PAGAMENTO DE DÉBITOS FISCAIS EM ATRASO, ESTABELECE NORMAS PARA SUA COBRANÇA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;."</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ESTABELECE O VALOR DO PTM, O PARCELAMENTO E DESCONTO DO IPPU/IPTU E O CALENDÁRIO DAS TAXAS PARA O ANO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS. "</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSITIVOS DA LEI Nº 1250, DE 23 DE SETEMBRO DE 2009, QUE &amp;#8220;DISPÕE SOBRE O LICENCIAMENTO AMBIENTAL NO MUNICÍPIO DE XANGRI-LÁ, CRIA A TAXA DE LICENCIAMENTO AMBIENTAL, DISPÕE SOBRE AS INFRAÇÕES E SANÇÕES ADMINISTRATIVAS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NOMENCLATURA DE ESPAÇO PÚBLICO.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 1º DO ART. 1º DA LEI MUNICIPAL Nº 1814, DE 20 DE OUTUBRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPASSAR R$ 25.000,00 (VINTE E CINCO MIL REAIS), A COOPERATIVA DE TRABALHO DE CAPACITAÇÃO E DESENVOLVIMENTO PROFISSIONAL &amp;#8211; COOCADEF E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 419, DE 24 DE_x000D_
 MAIO DE 1990 (REGIME JURÍDICO ÚNICO DOS_x000D_
 SERVIDORES).</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 68, DE 28 DE_x000D_
 FEVEREIRO DE 2014, QUE DISPÕE SOBRE O RGPS.</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A DISPOSITIVOS DA LEI COMPLEMENTAR Nº 68/2014, QUE INSTITUI O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE_x000D_
 XANGRI-LÁ, CRIA A AUTARQUIA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO O PARÁGRAFO 1 º DO ART. 13 E ACRESCE_x000D_
 INCISO I; ALTERA REDAÇÃO DA ALÍNEA &amp;#8220;B&amp;#8221; DO INCISO I, DO_x000D_
 ART. 16; ACRESCENTA O INCISO XXII E ALÍNEAS_x000D_
 'A','B','C','D' AO ART. 131; ALTERA DENOMINAÇÃO DE_x000D_
 PARÁGRAFO ÚNICO PARA PARÁGRAFO PRIMEIRO_x000D_
 MANTENDO-SE A MESMA REDAÇÃO E ACRESCE PARÁGRAFO_x000D_
 SEGUNDO AO ARTIGO 133; ACRESCENTA AO QUADRO DE_x000D_
 USOS ANEXO 2.2.13 DO SETOR DIVERSIFICADO NO QUADRO_x000D_
 USOS PERMITIDOS; ALTERA REDAÇÃO DO ARTIGO 239 DA_x000D_
 LEI 1111/2008; ALTERA O ANEXO 2.2.16 ACRESCENTANDO_x000D_
 COMERCIO E SERVIÇOS GERADORES DE TRÁFEGO PESADOS_x000D_
 (CSGTP) NOS USOS PERMITIDOS CONFORME TABELA EM_x000D_
 ANEXO; TODAS ALTERAÇÕES E ACRÉSCIMOS NORMATIVOS DA_x000D_
 LEI 1111/2008 (PDDUA); ALTERA A REDAÇÃO DO_x000D_
 ART. 7º E ACRESCE O PARÁGRAFOS 1º, 2º E 3º A LEI_x000D_
 COMPLEMENTAR 1282/2010 (PDDUA)._x000D_
 ART.</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ART. 1º DA LEI COMPLEMENTAR Nº 60, DE 31 DE MAIO DE 2012, QUE AUTORIZA O PODER EXECUTIVO A CONTRATAR SERVIDORES NA SECRETARIA DE EDUCAÇÃO E CULTURA PARA O PROGRAMA SEGUNDO TEMPO, EM CARÁTER TEMPORÁRIO.  </t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 68, DE 28 DE_x000D_
 FEVEREIRO DE 2014, QUE DISPÕE SOBRE O RPPS E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 419, DE 24 DE MAIO DE 1990 (REGIME JURÍDICO ÚNICO DOS SERVIDORES) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O SISTEMA TRIBUTÁRIO DO MUNICÍPIO DE XANGRI-LÁ, CONSOLIDA LEIS E INSTITUI O NOVO CÓDIGO TRIBUTÁRIO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 68, DE 28 DE FEVEREIRO DE 2014, QUE DISPÕE SOBRE O RPPS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI COMPLEMENTAR Nº 68, DE 28 DE FEVEREIRO DE 2014, QUE DISPÕE SOBRE O RPPS E DÁ OUTRAS PROVIDÊNCIAS. "</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1500,68 +1500,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H115"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>