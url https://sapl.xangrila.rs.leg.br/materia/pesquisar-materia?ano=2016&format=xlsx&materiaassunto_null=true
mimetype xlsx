--- v0 (2025-12-06)
+++ v1 (2026-05-06)
@@ -51,985 +51,985 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O ÍNDICE PARA A CONCESSÃO DA REVISÃO GERAL ANUAL AOS SERVIDORES MUNICIPAIS, AGENTES POLÍTICOS, ATIVOS, INATIVOS E PENSIONISTAS.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/114/114_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CESSÃO DE USO A TÍTULO GRATUITO DE 01 (UM) VEÍCULO VW/PARATI 1.6 &amp;#8211;A ASSOCIAÇÃO DE PROTEÇÃO ANIMAL AMIGOS DO CHULI- APAAC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/115/115_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CRITÉRIOS PARA CONCESSÃO DE DIÁRIAS PARA PREFEITO MUNICIPAL, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS, SERVIDORES DO PODER EXECUTIVO MUNICIPAL E MEMBROS DE CONSELHOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/116/116_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS, APOSENTADOS E PENSIONISTAS, DA ADMINISTRAÇÃO DIRETA E INDIRETA.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/117/117_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CONTRATAR SERVIDORES NA SECRETARIA DE EDUCAÇÃO E CULTURA. </t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR SERVIDORES TEMPORARIAMENTE PARA A SECRETARIA DE SAÚDE</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/119/119_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR SERVIDORES TEMPORARIAMENTE PARA A SECRETARIA DE SAÚDE.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/120/120_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR SERVIDOR TEMPORARIAMENTE PARA A SECRETARIA DA FAZENDA</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/121/121_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CRIAR ELEMENTO DE DESPESA E ABRIR CRÉDITO ESPECIAL E SUPLEMENTAR NO VALOR TOTAL DE R$ 2.100.000,00 (DOIS MILHÕES E CEM MIL REAIS) NA SECRETARIA DE OBRAS, SERVIÇOS PÚBLICOS E TRÂNSITO. </t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/122/122_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ART. 1º DA LEI Nº 1.789/2015, QUE AUTORIZA O PODER EXECUTIVO A CONTRATAR SERVIDOR NA SECRETARIA DE ASSISTÊNCIA SOCIAL. </t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/124/124_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 850.000,00 (OITOCENTOS E CINQÜENTA MIL REAIS), NA SECRETARIA DA FAZENDA.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/125/125_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O SISTEMA MUNICIPAL DE CULTURA DE XANGRI-LÁ, SEUS PRINCÍPIOS, OBJETIVOS, ESTRUTURA, ORGANIZAÇÃO, GESTÃO, INTERRELAÇÕES ENTRE OS SEUS COMPONENTES, RECURSOS HUMANOS, FINANCIAMENTO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/126/126_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ART. 1º DA LEI Nº 1.823/2015, QUE AUTORIZA O PODER EXECUTIVO A CONTRATAR TEMPORARIAMENTE SERVIDORES PARA A SECRETARIA DE SAÚDE. </t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/127/127_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA LEI Nº 1827/2015, QUE AUTORIZA O PODER EXECUTIVO A CONTRATAR SERVIDORES TEMPORARIAMENTE PARA A SECRETARIA DA FAZENDA.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/128/128_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CONTRATAR SERVIDORES TEMPORARIAMENTE PARA A SECRETARIA DE SAÚDE.   </t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/129/129_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR SERVIDORES NA SECRETARIA DE EDUCAÇÃO E CULTURA.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/130/130_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA PARÁGRAFO ÚNICO AO ART. 1º DA LEI Nº 1827/2015, QUE AUTORIZA O PODER EXECUTIVO A CONTRATAR SERVIDORES TEMPORARIAMENTE PARA A SECRETARIA DA FAZENDA. </t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/131/131_texto_integral.odt</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/131/131_texto_integral.odt</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PRORROGAR O PERÍODO DE CONTRATAÇÃO TEMPORÁRIA DO FISCAL AMBIENTAL CONTRATADO ATRAVÉS DA LEI MUNICIPAL Nº 1826/2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/132/132_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESAFETAR IMÓVEL DE USO COMUM DO POVO, BEM COMO SUA ALIENAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/133/133_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DOS PARÁGRAFOS 1º, 2º E 3º DO ARTIGO 1º DA LEI MUNICIPAL Nº 1850/2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/134/134_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 1.447/2011, QUE DISPÕE SOBRE A ALIENAÇÃO DE TERRENOS DO NÚCLEO HABITACIONAL FIGUEIRINHA A PESSOAS DE BAIXA RENDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/135/135_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO APROVAR E LICENCIAR EMPREENDIMENTO ESPECIAL SITUADO NOS IMÓVEIS LOCALIZADOS NA QUADRA 17 DO SETOR 373 DO MUNICÍPIO DE XANGRI-LÁ E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/136/136_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE ATIVIDADES INSALUBRES E PERICULOSAS NO ÂMBITO DOS CARGOS E FUNÇÕES DA ADMINISTRAÇÃO PÚBLICA DO MUNICÍPIO DE XANGRI-LÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/138/138_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CONTRATAR SERVIDOR TEMPORARIAMENTE PARA A SECRETARIA DE OBRAS, SERVIÇOS PÚBLICOS E TRÂNSITO.   </t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/139/139_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA E A SEMANA MUNICIPAL DE ENFRENTAMENTO A PREMATURIDADE, ACRESCENTA INCISO LXXX AO ART. 1º DA LEI Nº 689 DE 18 DE ABRIL DE 2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/140/140_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 235.000,00 (DUZENTOS E TRINTA E CINCO MIL REAIS) NA SECRETARIA DE OBRAS, SERVIÇOS PÚBLICOS E TRÂNSITO. </t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/141/141_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 341.000,00 (TREZENTOS E QUARENTA E UM MIL REAIS), NA SECRETARIA DE ADMINISTRAÇÃO.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/142/142_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CRIAR ELEMENTO DE DESPESA E ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 987.652,07 (NOVECENTOS E OITENTA E SETE MIL SEISCENTOS E CINQÜENTA E DOIS REAIS E SETE CENTAVOS) NA SECRETARIA DE EDUCAÇÃO E CULTURA. </t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/143/143_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA LEI Nº 1846, DE 12 DE FEVEREIRO DE 2016, QUE AUTORIZA O PODER EXECUTIVO A CONTRATAR SERVIDORES TEMPORARIAMENTE PARA A SECRETARIA DE SAÚDE.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/144/144_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DA LEI MUNICIPAL Nº 1861, DE 10 DE MAIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/145/145_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DO SUBSÍDIO MENSAL DOS VEREADORES DA CÂMARA MUNICIPAL DE XANGRI-LÁ PARA O PERÍODO DE 1° DE JANEIRO DE 2017 À 31 DE DEZEMBRO DE 2020.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/146/146_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DO SUBSÍDIO MENSAL DO PREFEITO,  DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DE XANGRI-LÁ PARA O PERÍODO DE 1° DE JANEIRO DE 2017 À 31 DE DEZEMBRO DE 2020.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/147/147_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/148/148_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CONTRATAR SERVIDORES TEMPORARIAMENTE PARA A SECRETARIA DE SAÚDE. </t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/154/154_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DP PROGRAMA "ADOTE UM PONTO DE ÔNIBUS" NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/149/149_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ART. 3º DA LEI Nº 237, DE 05 DE SETEMBRO DE 1997 QUE &amp;#8220;CRIA O FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. </t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/156/156_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI MUNICIPAL Nº 1006, DE 19/09/2007 ACRESCENDO NÚMERO DE VAGAS AO QUADRO DE CARGOS E FUNÇÕES DO MUNICÍPIO DE XANGRI-LÁ E CRIA NOVOS CARGOS E FUNÇÕES E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/151/151_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO ESPECIAL POR ACÚMULO DE FUNÇÕES NO SETOR  DE RECURSOS HUMANOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/152/152_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1006, DE 19/09/2007 ACRESCENDO NÚMERO DE VAGAS AO QUADRO DE CARGOS E FUNÇÕES DO MUNICÍPIO DE XANGRI-LÁ E CRIA NOVOS CARGOS E FUNÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/153/153_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A BANDA MUNICIPAL DE XANGRI-LÁ.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA NOME DE ÁREA PÚBLICA.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/157/157_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2017.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/159/159_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CRIAR ELEMENTO DE DESPESA E ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 110.000,00 (CENTO E DEZ MIL REAIS), NA SECRETARIA DE EDUCAÇÃO E CULTURA. </t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/160/160_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CRIAR ELEMENTO DE DESPESA E ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 131.140,59 (CENTO E TRINTA E UM MIL, CENTO E QUARENTA REAIS E CINQUENTA E NOVE CENTAVOS), NA SECRETARIA DE EDUCAÇÃO E CULTURA. _x000D_
 </t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/161/161_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CRIAR ELEMENTO DE DESPESA E ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 21.000,00 (VINTE E UM MIL REAIS), NA SECRETARIA DE SAÚDE. </t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/162/162_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CRIAR ELEMENTO DE DESPESA E ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 100.000,00 (CEM MIL REAIS), NA SECRETARIA DE SAÚDE. </t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/163/163_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CRIAR ELEMENTO DE DESPESA E ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 89.925,00 (OITENTA E NOVE MIL, NOVECENTOS E VINTE E CINCO REAIS), NA SECRETARIA DE SAÚDE. _x000D_
 </t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/164/164_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO XIII DA LEI Nº 1006, DE 19 DE SETEMBRO DE 2007, QUE DISPÕE SOBRE O QUADRO DE CARGOS E FUNÇÕES PÚBLICAS DO MUNICÍPIO DE XANGRI-LÁ.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/165/165_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 491, DE 17 DE SETEMBRO DE 2002 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/166/166_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 126.000,00 (CENTO E VINTE E SEIS MIL REAIS), NA SECRETARIA DE TURISMO, MEIO AMBIENTE, AGRICULTURA, ESPORTE E LAZER.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/167/167_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 110.000,00 (CENTO E DEZ MIL REAIS) NA SECRETARIA DE EDUCAÇÃO E CULTURA. </t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/168/168_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 71.295,00 (SETENTA E UM MIL, DUZENTOS E NOVENTA E CINCO REAIS) NA SECRETARIA DE EDUCAÇÃO E CULTURA. </t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/169/169_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 476.268,16 (QUATROCENTOS E SETENTA E SEIS MIL, DUZENTOS E SESSENTA E OITO REAIS E DEZESSEIS CENTAVOS) NA SECRETARIA DE EDUCAÇÃO E CULTURA. </t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR ELEMENTO DE DESPESA E ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 28.808,95 (VINTE E OITO MIL, OITOCENTOS E OITO REAIS E NOVENTA E CINCO CENTAVOS), NA SECRETARIA DE EDUCAÇÃO E CULTURA</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/185/185_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCE O ANEXO III E ALTERA O ANEXO VII DA LEI Nº 1788, DE 31 DE AGOSTO DE 2015, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/187/187_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR ELEMENTO DE DESPESA E ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 250.000,00 (DUZENTOS E CINQUENTA MIL REAIS) NA ENTIDADE PREV XANGRI-LÁ.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/188/188_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 144.000,00 (CENTO E QUARENTA E QUATRO MIL REAIS), NA SECRETARIA DE TURISMO, MEIO AMBIENTE, AGRICULTURA, ESPORTE E LAZER.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/189/189_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 499, DE 14 DE OUTUBRO DE 2002, QUE &amp;#8220;DISPÕE SOBRE A CONCESSÃO DE BENEFÍCIOS PARA PAGAMENTO DE DÉBITOS FISCAIS EM ATRASO, ESTABELECE NORMAS PARA SUA COBRANÇA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/190/190_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE O VALOR DO PTM, O PARCELAMENTO E DESCONTO DO IPPU/IPTU E O CALENDÁRIO DAS TAXAS PARA O ANO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/191/191_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 740.000,00 (SETECENTOS E QUARENTA MIL REAIS), NA SECRETARIA DE OBRAS, SERVIÇOS PÚBLICOS E TRÂNSITO, SECRETARIA DE TURISMO, MEIO AMBIENTE, AGRICULTURA, ESPORTE E LAZER E SECRETARIA DA SAÚDE.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/192/192_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CONTRATAR SERVIDORES TEMPORARIAMENTE.   </t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/193/193_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/194/194_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/195/195_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 190.000,00 (CENTO E NOVENTA MIL REAIS), NA SECRETARIA DE TURISMO, MEIO AMBIENTE, AGRICULTURA, ESPORTE E LAZER E SECRETARIA DA SAÚDE.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/196/196_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE XANGRI-LÁ PARA O EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/197/197_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A NOTA FISCAL DE SERVIÇOS ELETRÔNICA &amp;#8211; NFS-E, NO MUNICÍPIO DE XANGRI-LÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/198/198_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DA CONTRIBUIÇÃO PARA O CUSTEIO DA ILUMINAÇÃO PÚBLICA, PREVISTO NO ART. 5º DA LEI COMPLEMENTAR Nº 05, DE 16 DE SETEMBRO DE 2003.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/199/199_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 140.042,00 (CENTO E QUARENTA MIL E QUARENTA E DOIS REAIS), NA SECRETARIA DE TURISMO, MEIO AMBIENTE, AGRICULTURA, ESPORTE E LAZER.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/270/270_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA &amp;#8220;RUA ADEMAR DE_x000D_
 SOUZA JARDIM&amp;#8221; LOGRADOURO_x000D_
 PÚBLICO DO MUNICÍPIO DE_x000D_
 XANGRI-LÁ._x000D_
 </t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/266/266_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DE CONSCIENTIZAÇÃO E COMBATE À AUTOMEDICAÇÃO E ACRESCENTA O INCISO LXXXI AO ART. 1º DA LEI Nº 698 DE 18 DE ABRIL DE 2005, QUE INSTITUI O CALENDÁRIO DE EVENTOS OFICIAIS DO MUNICÍPIO DE XANGRI-LÁ.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/201/201_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR ELEMENTO DE DESPESA E ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 250.000,00 (DUZENTOS E CINQUENTA MIL REAIS), NA SECRETARIA DA FAZENDA.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/202/202_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 1.949.558,26 (UM MILHÃO, NOVECENTOS E QUARENTA E NOVE MIL, QUINHENTOS E CINQUENTA E OITO REAIS E VINTE E SEIS CENTAVOS), NO GABINETE DO PREFEITO E NA SECRETARIA DA SAÚDE.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/203/203_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A PROIBIÇÃO DO USO DE CARROS PARTICULARES PARA O TRANSPORTE REMUNERADO DE PESSOAS NO MUNICÍPIO DE XANGRI-LÁ E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 </t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/204/204_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE DIREITOS DO IDOSO, DO FUNDO MUNICIPAL DE DIREITOS DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/123/123_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 419, DE 24 DE MAIO DE 1990 (REGIME JURÍDICO ÚNICO DOS SERVIDORES) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/137/137_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI COMPLEMENTAR Nº 68, DE 28 DE FEVEREIRO DE 2014, QUE DISPÕE SOBRE O RPPS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/158/158_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULARIZAÇÃO DE EDIFICAÇÕES IMPLEMENTADAS EM DESACORDO COM A LEGISLAÇÃO ESPECÍFICA, PORTADORAS DE ESTABILIDADE ESTRUTURAL CONCLUÍDAS ATÉ A DATA DE 31 DE DEZEMBRO DE 2012.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA AS ALÍQUOTAS DE CONTRIBUIÇÃO PREVIDENCIÁRIA DEVIDAS PELO MUNICÍPIO AO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL &amp;#8211; PREV-XANGRI-LÁ, ALTERA A LEI COMPLEMENTAR N 068/2014, DE 28 DE FEVEREIRO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/200/200_texto_integral.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TAXA DE COLETA DE LIXO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1336,68 +1336,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/131/131_texto_integral.odt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/200/200_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/131/131_texto_integral.odt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/./sapl/public/materialegislativa/2016/200/200_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>