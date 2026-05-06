--- v0 (2025-12-04)
+++ v1 (2026-05-06)
@@ -54,1512 +54,1512 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Jorge Nicolau</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/903/p.ind_003.2019_-_desfazimento_de_materiais__.odt</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/903/p.ind_003.2019_-_desfazimento_de_materiais__.odt</t>
   </si>
   <si>
     <t>DESFAZIMENTO DE MATERIAIS</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informações</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/904/p.i_034.2019__-_funcionarios_sec_educacao.odt</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/904/p.i_034.2019__-_funcionarios_sec_educacao.odt</t>
   </si>
   <si>
     <t>P.I 034.2019  - QUANTO AOS FUNCIONÁRIOS SECRETARIA DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/905/p.i_046.2019__-_onibus_escolar.odt</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/905/p.i_046.2019__-_onibus_escolar.odt</t>
   </si>
   <si>
     <t>P.I 046.2019  - QUANTO AO ÔNIBUS ESCOLAR</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/907/p.i_062.2019__-_cooncessao_estacionamento.odt</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/907/p.i_062.2019__-_cooncessao_estacionamento.odt</t>
   </si>
   <si>
     <t>P.I 062.2019  - REFERENTE A CONCESSÃO DE ESPAÇO PARA ESTACIONAMENTO</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
     <t>Fábio Júnior</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2892/pp_005_asfaltamento_no_embocamento_da_avenida_norte_com_jbvrdlr.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2892/pp_005_asfaltamento_no_embocamento_da_avenida_norte_com_jbvrdlr.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, através do órgão competente providencie o asfaltamento no embocamento da Avenida Norte com Alameda Água Marinha, em Noiva do Mar.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Valmir Dall'agnol</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2908/pedido_de_providencia_31_-_2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2908/pedido_de_providencia_31_-_2019.pdf</t>
   </si>
   <si>
     <t>31- através do órgão competente, solicite que arrumem as duas bocas de lobo na Av. paraguassu esquina com Rua Guatambu, pois estão danificadas.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2924/pedido_de_providencia_32_-_2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2924/pedido_de_providencia_32_-_2019.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, providencie através do órgão competente, a verificação de possibilidade e com a afirmativa, a colocação de uma parada de ônibus na localidade do km31 da RS-389.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2906/p.p_076.2019_-_placas_indicativas_nomeacao.odt</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2906/p.p_076.2019_-_placas_indicativas_nomeacao.odt</t>
   </si>
   <si>
     <t>Pedido de colocação das placas indicativas das ruas e demais locais públicos recentemente nomeados</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2939/p.p_077.2019_-_sinalizacao_quebra_molas.odt</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2939/p.p_077.2019_-_sinalizacao_quebra_molas.odt</t>
   </si>
   <si>
     <t>Pedido de sinalização dos quebra molas na Rua Rio Vacacaí</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2910/p.p_078.2019_-_fiscais_ambientais.odt</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2910/p.p_078.2019_-_fiscais_ambientais.odt</t>
   </si>
   <si>
     <t>Pedido de contratação de Fiscais Ambientais</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/908/p.p_089.2019_-_verificacao_de_lampadas_queimadas.odt</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/908/p.p_089.2019_-_verificacao_de_lampadas_queimadas.odt</t>
   </si>
   <si>
     <t>P.P 089.2019 - VERIFICAÇÃO DE LAMPADAS QUEIMADAS</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2931/pedido_de_providencia_94_rua_da_chica_-_2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2931/pedido_de_providencia_94_rua_da_chica_-_2019.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, através do órgão competente, solicite que arrumem o calçamento da Avenida Paraguassu, em frente ao número 353, pois no local existe um buraco enorme que está causando estragos nos veículos que por ali passam.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2909/pedido_de_providencia_95_-_2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2909/pedido_de_providencia_95_-_2019.pdf</t>
   </si>
   <si>
     <t>95 -através do órgão competente, solicite que arrumem o calçamento da Rua Bruno klein esquina com a Rua 7, antiga Rua das Sereias no bairro Marina, pois para entrar na Rua 7 a direita, formou-se crateras, dificultando a passagem de carros e pedestres e quando chovealaga.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/909/p.p_096.2019_-_verificacao_de_poste.odt</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/909/p.p_096.2019_-_verificacao_de_poste.odt</t>
   </si>
   <si>
     <t>P.P 096.2019 - VERIFICAÇÃO DE POSTE</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/910/p.p_115.2019_-_verificacao_de_lampadas_queimadas.odt</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/910/p.p_115.2019_-_verificacao_de_lampadas_queimadas.odt</t>
   </si>
   <si>
     <t>P.P 115.2019 - VERIFICAÇÃO DE LAMPADAS QUEIMADAS</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/911/p.p_116.2019_-buraco_calcada.odt</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/911/p.p_116.2019_-buraco_calcada.odt</t>
   </si>
   <si>
     <t>P.P 116.2019 -BURACO CALÇADA</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2918/pedido_de_providencia_126_praca_central_xangri-la.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2918/pedido_de_providencia_126_praca_central_xangri-la.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, através dos órgãos competentes, SOLICITE limpeza da Praça Central de Atlântida e de outras providências.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2914/pedido_de_providencia_127_iluminacao_praca_central_xangri-la.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2914/pedido_de_providencia_127_iluminacao_praca_central_xangri-la.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, através dos órgãos competentes, SOLICITE uma revisão da iluminação da quadra de esportes da Praça Central de Atlântida e de outras providências.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2902/pedido_de_providencia_133_iluminacaorua_jacana_atlantida.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2902/pedido_de_providencia_133_iluminacaorua_jacana_atlantida.pdf</t>
   </si>
   <si>
     <t>SOLICITE uma revisão da iluminação da Rua Jaçana entre a Av. Paraguassu até o Condomínio Village de Atlântida e de outras providências.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2901/pedido_de_providencia_134_iluminacao_av._paraguassu.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2901/pedido_de_providencia_134_iluminacao_av._paraguassu.pdf</t>
   </si>
   <si>
     <t>134- SOLICITE uma revisão da iluminação na Av. Paraguassu com início na Av. Central em Atlântida até a divisa com Capão da Canoa.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2900/pedido_de_providencia_135_limpeza_areas_verdes_de_atlantida.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2900/pedido_de_providencia_135_limpeza_areas_verdes_de_atlantida.pdf</t>
   </si>
   <si>
     <t>SOLICITE uma limpeza das áreas verdes de Atlântida</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2897/pedido_de_providencia_188__iluminacao_arpoador.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2897/pedido_de_providencia_188__iluminacao_arpoador.pdf</t>
   </si>
   <si>
     <t>SOLICITE uma revisão da iluminação em todo o Bairro Arpoador em nosso Município</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/912/p.p_201.2019_-_calcada_praca_inapiarios.odt</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/912/p.p_201.2019_-_calcada_praca_inapiarios.odt</t>
   </si>
   <si>
     <t>P.P 201.2019 - CALÇADA PRAÇA INAPIÁRIOS</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/913/p.p_253.2019_-_farmacia_movel.odt</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/913/p.p_253.2019_-_farmacia_movel.odt</t>
   </si>
   <si>
     <t>P.P 253.2019 - FARMÁCIA MÓVEL NAS UNIDADES BÁSICAS DE SAÚDE</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/914/p.p_261.2019_-_sentido_ruas_e_asfaltamento.odt</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/914/p.p_261.2019_-_sentido_ruas_e_asfaltamento.odt</t>
   </si>
   <si>
     <t>P.P 261.2019 - SENTIDO RUAS E ASFALTAMENTO</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/915/p.p_262.2019_-contratacao_obras.odt</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/915/p.p_262.2019_-contratacao_obras.odt</t>
   </si>
   <si>
     <t>P.P 262.2019 -CONTRATAÇÃO FUNCIONÁRIOS SECRETARIA DE OBRAS</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/916/p.p_285.2019_-_sinalizacao_rua_preferencial.odt</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/916/p.p_285.2019_-_sinalizacao_rua_preferencial.odt</t>
   </si>
   <si>
     <t>P.P 285.2019 - SINALIZAÇÃO RUA PREFERENCIAL</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/917/p.p_293.2019_-_limpeza_terrenos_baldios.odt</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/917/p.p_293.2019_-_limpeza_terrenos_baldios.odt</t>
   </si>
   <si>
     <t>P.P 293.2019 - LIMPEZA TERRENOS BALDIOS</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/919/p.p_316.2019_-_pontos_embarque_unesul_guara.odt</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/919/p.p_316.2019_-_pontos_embarque_unesul_guara.odt</t>
   </si>
   <si>
     <t>P.P 316.2019 - PONTOS EMBARQUE UNESUL NO BAIRRO GUARÁ</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2879/p.p_331.2019_-_pavimentacao_ruas_arpoador_e_rainha.odt</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2879/p.p_331.2019_-_pavimentacao_ruas_arpoador_e_rainha.odt</t>
   </si>
   <si>
     <t>P.P 331.2019 - PAVIMENTAÇÃO RUAS ARPOADOR E RAINHA</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Barbicha</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Proíbe a comercialização e a utilização de canudos plásticos, exceto os biodegradáveis, em restaurantes, bares, quiosques, ambulantes, hotéis e similares no município de Xangri-Lá.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>"Torna obrigatória a inserção do Símbolo Universal do Autismo nas placas de atendimento preferencial, para pessoas com transtorno do Espectro Autista, nos estabelecimentos do Município de Xangri-Lá."</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/773/03.projeto_de_lei_-_reposicao_salarial...cabeca_1.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/773/03.projeto_de_lei_-_reposicao_salarial...cabeca_1.doc</t>
   </si>
   <si>
     <t>Estabelece o índice para a concessão da revisão geral anual aos Servidores Municipais, agentes políticos, ativos,inativos e pensionistas.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/774/04.proj.de_lei...contratacao_temporaria_professo_9pFUhFI.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/774/04.proj.de_lei...contratacao_temporaria_professo_9pFUhFI.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar servidores temporariamente.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/775/05.proj.de_lei_-_revoga_lei_1774-2015_repasse_ao_gD4zqaL.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/775/05.proj.de_lei_-_revoga_lei_1774-2015_repasse_ao_gD4zqaL.doc</t>
   </si>
   <si>
     <t>Revoga a Lei nº 1774, de 08 de julho de 2015 e a Lei nº 1790, de 02 de setembro de 2015.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>"Institui a Semana Municipal de Prevenção das Doenças Renais e o Dia do Rim e os incluiu no Calendário Oficial de Eventos do Município de Xangri-Lá e dá outras providências."</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar valores aos Agentes Comunitários de Saúde – ESF, referente ao incentivo financeiro recebido dos Governos Federal e Estadual.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/780/009-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/780/009-2019.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar valores a Atleta KAROLINY BATTILANA MORAES para o custeio de passagens e estadia e alimentação para partipação e representação do Município de Xangri-Lá na Seleção Brasileira de MUAYTHAI e MUAY BORAN no THE 4th International Thai Martial Arts Games and  Festival que se realizarará em BANGKOK na TAILÂNDIA.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/781/10-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/781/10-2019.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar servidores temporariamente para a Secretaria de Saúde.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/782/11-2019.docx</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/782/11-2019.docx</t>
   </si>
   <si>
     <t>Dispõe sobra a estrutura organizacional da Administração Direta do Município de Xangri-Lá, altera a Lei Municipal nº 1.006/2007 e dá outras providências.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/783/12-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/783/12-2019.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1006, de 19 de setembro de 2007, acrescendo o número de vagas no quadro de cargos e funções do Município de Xangri-Lá e dá outras providências.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Altera o art. 15 da Lei nº 1913, de 11 de janeiro de 2017, que "Dispõe sobre a criação do Conselho Municipal de Direitos do Idoso, do Fundo Municipal de Direitos do Idoso e dá outras providências".</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/785/014-2019.odt</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/785/014-2019.odt</t>
   </si>
   <si>
     <t>Altera dispositivos na Lei nº 1532/2012, reclassifica servidores e dá outras providências.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/786/15-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/786/15-2019.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar valores a Atleta MARCOS RODRIGO DA ROSA BORGES para o custeio de passagens e estadia e alimentação para partipação e representação do Município de Xangri-Lá na Seleção Brasileira de MUAYTHAI e MUAY BORAN no THE 4th International Thai Martial Arts Games and  Festival que se realizarará em BANGKOK na TAILÂNDIA.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/787/016-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/787/016-2019.doc</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/806/017-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/806/017-2019.doc</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 1850, de 29 de fevereiro de 2016, que Estabelece critérios para concessão de diárias para Prefeito Municipal, Vice-Prefeito, Secretários Municipais, Servidores do Poder Executivo Municipal e membros de Conselhos Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Valdir Roxo</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/808/018-2019.odt</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/808/018-2019.odt</t>
   </si>
   <si>
     <t>Nomeia o ginásio de esportes da Escola Manoel Prestes de Rainha do Mar no Município de Xangri-lá de Ângelo Fioravante Ghellere.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/809/019-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/809/019-2019.doc</t>
   </si>
   <si>
     <t>Atualiza a lei de criação do Conselho Municipal de Assistência Social - COMAS e dá outras providências.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/810/020-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/810/020-2019.doc</t>
   </si>
   <si>
     <t>Oficializa denominações de ruas no Loteamento Figueirinha.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/811/021-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/811/021-2019.doc</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/812/022-2019.odt</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/812/022-2019.odt</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de anuidade a Organização Social, sem fins lucrativos, na forma e nas condições que especifica.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/813/023-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/813/023-2019.doc</t>
   </si>
   <si>
     <t>Altera o art. 1º da Lei nº 1996, de 18 de abril de 2018 que autoriza o Poder Executivo a contratar servidores temporariamente para a Secretaria de Saúde.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/814/024-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/814/024-2019.doc</t>
   </si>
   <si>
     <t>Nomeia o Ginásio de Esportes da Escola Major João Marques no Município de Xangri-Lá de “Ginásio de Esportes Luiz Carlos Corrêa”.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/815/025-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/815/025-2019.doc</t>
   </si>
   <si>
     <t>Altera a Lei nº 2036,de 04 de dezembro de 2018 que "Define atividades insalubres e periculosas no âmbito dos cargos e funções da Administração Pública do Município de Xangri-Lá, criadas pela Lei nº 1800, de 06 de outubro de 2015 e dá outras providências".</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/816/026-2019.docx</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/816/026-2019.docx</t>
   </si>
   <si>
     <t>Oficializa denominações de ruas no Loteamento de Atlântida, Município de Xangri-Lá.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/817/027-2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/817/027-2019.pdf</t>
   </si>
   <si>
     <t>Institui o dia do gari a ser comemorado no dia 16 de Maio.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/818/028-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/818/028-2019.doc</t>
   </si>
   <si>
     <t>Altera o inciso II do art. 1º da Lei nº 2033, de 04 de dezembro de 2018, que autoriza o Poder Executivo a contratar servidores temporariamente para as secretarias municipais.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/819/029-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/819/029-2019.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 151.575,25 (cento e cinquenta e um mil, quinhentos e setenta e cinco reais e vinte e cinco centavos), na Secretaria de Saúde.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/820/030-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/820/030-2019.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1006, de 19 de setembro de 2007, acrescendo número de vagas no quadro de cargos e funções do Município de Xangri-Lá e dá outras providências.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/821/031-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/821/031-2019.doc</t>
   </si>
   <si>
     <t>Autoriza o pagamento a título indenizatório as Professoras de Educação Infantil que exerceram suas atividades no Projeto Verão 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/822/032-2019_RIl5UcV.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/822/032-2019_RIl5UcV.doc</t>
   </si>
   <si>
     <t>"Institui as denominações das seguintes ruas, localizadas no loteamento Nova Xangri-Lá, do Município de Xangri-Lá e dá outras providências."</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/823/033-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/823/033-2019.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar servidor temporariamente.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/824/034-2019.docx</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/824/034-2019.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura organizacional da Administração Direta do Município de Xangri-Lá, altera a Lei Municipal nº 1.006/2007 e dá outras providências.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Barbicha, Cleomar, Fábio Júnior, Jorge Nicolau, Luzia Barbosa Netto, Professor Fred, Serginho do Bem, Valdir Roxo, Valmir Dall'agnol</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/825/035-2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/825/035-2019.pdf</t>
   </si>
   <si>
     <t>Nomeia as Ruas "Clementina", "Cinamomo" e "Albatroz" os logradouros Públicos localizados em Atlântida, Município de Xangri-Lá.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/826/036-2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/826/036-2019.pdf</t>
   </si>
   <si>
     <t>Regulamenta, no âmbito da Administração Pública Municipal, o reaproveitamento, a movimentação, a alienação e outras formas de desfazimento de materiais.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Serginho do Bem</t>
   </si>
   <si>
     <t>Institui o Dia Municipal de Doação de Órgãos e Tecidos no âmbito do município de Xangri-Lá, alterando a Lei 698/05.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/829/038-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/829/038-2019.doc</t>
   </si>
   <si>
     <t>"Institui a Semana Municipal De Prevenção ao Câncer Bucal no Município de Xangri-Lá e dá outras providências."</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/828/039-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/828/039-2019.doc</t>
   </si>
   <si>
     <t>"Cria O DIA DO CASAMENTO COMUNITÁRIO no Município de Xangri-Lá e dá outras providências."</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/830/040-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/830/040-2019.doc</t>
   </si>
   <si>
     <t>Estabelece normas para a exploração do Serviço de Utilidade Pública de Transporte Individual por táxi no Município de Xangri-Lá e dá outras providências.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/831/041-2019.docx</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/831/041-2019.docx</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2020.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/832/042-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/832/042-2019.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente pelo regime celetista, servidores para a Secretaria de Saúde.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/833/043-2019.docx</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/833/043-2019.docx</t>
   </si>
   <si>
     <t>Estabelece o parcelamento de débitos de MULTA/AUTO DE INFRAÇÃO e ISS.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/834/044-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/834/044-2019.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a outorgar permissão de uso de bem imóvel no Parque de Eventos do Município a título gratuito as entidades Grupo de Arte e Tradição Estampa Gaudéria 23º RT. Grupo de Tradição e Cultura 20 de Setembro e Associação dos Pescadores do Município de Xangri-Lá e dá outras providências.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/835/045-2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/835/045-2019.pdf</t>
   </si>
   <si>
     <t>Nomeia a Rua "Gavião-Carijó", o logradouro Público localizado no Figueirinha, Município de Xangri-Lá.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/836/046-2019.odt</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/836/046-2019.odt</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 046/2019- Torna obrigatória a Leitura Bíblica nas Escolas Públicas do Município de Xangri-Lá.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/837/047-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/837/047-2019.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 047/2019- Autoriza o Poder Executivo a abrir crédito adicional suplementar no valor de R$ 67.500,00 (sessenta e sete mil e quinhentos reais), na Secretaria de Saúde.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/838/048-2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/838/048-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar parceria público-privada - PPP com instituições e empresas privadas com a finalidade de produzir, instalar e manter os ""PAPA BITUCA" no Município de Xangri-Lá.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/839/049-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/839/049-2019.doc</t>
   </si>
   <si>
     <t>Regulamenta o reaproveitamento, a movimentação e a alienação de materiais, bem como outras formas de seu desfazimento, no âmbito da Administração Pública Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/840/050-2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/840/050-2019.pdf</t>
   </si>
   <si>
     <t>Nomeia o Centro de castrações no Município de Xangri-Lá de "Centro de castrações São Francisco de Assis".</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/841/051-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/841/051-2019.doc</t>
   </si>
   <si>
     <t>Institui o Sistema de Gestão Sustentável de Resíduos Sólidos da Construção Civil (RSCC) e Resíduos Sólidos Volumosos (RSV) e o Plano Integrado de Gerenciamento de Resíduos Sólidos da Construção CIVIL (PIGRSCC).</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/842/052-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/842/052-2019.doc</t>
   </si>
   <si>
     <t>Altera o §3º do art. 5º da Lei nº 1385, de 15 de dezembro de 2010, que "Cria empregos públicos de Agente comunitário de Saúde nos termos da emenda Constitucional nº 51/2006 e da Lei Federal nº 11.350/2006, e dá outras providências".</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/844/053-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/844/053-2019.doc</t>
   </si>
   <si>
     <t>Altera o Anexo XLIX da Lei nº 1006, de 19 de setembro de 2007, que dispõe sobre o quadro de cargos e funções públicas do Município de Xangri-Lá.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/845/054-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/845/054-2019.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a outorgar permissão de uso área no Parque de Eventos do município a título gratuito às entidades Grupo de Arte e Tradição Estampa Gaudéria 23º RT, Grupo de Tradição e Cultura 20 de Setembro e dá outras providências.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/846/055-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/846/055-2019.doc</t>
   </si>
   <si>
     <t>Institui a "FICHA LIMPA MUNICIPAL" na nomeação ou designação à cargos de comissão, agentes políticos, direção, chefia e assessoramento NO PODER LEGISLATIVO  no Município de Xangri-Lá.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/847/056-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/847/056-2019.doc</t>
   </si>
   <si>
     <t>Inclui Ação no Demonstrativo dos Programas e Ações por Órgãos do Prev – Xangri-Lá, na Lei nº 1958, de 27 de setembro de 2017 (PPA).</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/848/057-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/848/057-2019.doc</t>
   </si>
   <si>
     <t>Inclui Ação no Demonstrativo dos Programas, Metas e Ações do Prev – Xangri-Lá, na Lei nº 2019, de 04 de setembro de 2018 (LDO).</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/849/058-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/849/058-2019.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito especial no valor de R$ 30.000,00 (trinta mil reais) na Entidade Prev Xangri-Lá.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/850/059-2019.odt</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/850/059-2019.odt</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder o uso de áreas institucionais e áreas verdes de lazer e recreação públicas a Associação dos Proprietários do Loteamento Nova Xangri-Lá, para administração, conservação, manutenção, implantação de praças e parques urbanos e áreas institucionais e de lazer localizados no Loteamento Nova Xangri-Lá neste Município.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/851/060-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/851/060-2019.doc</t>
   </si>
   <si>
     <t>Proíbe a atividade de guardador autônomo de veículos em vias públicas do Município de Xangri-Lá pelos chamados flanelinhas e dá outras providências.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/852/061-2019.odt</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/852/061-2019.odt</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Atendimento Socioeducativo - SPMASE, nas modalidades de Medidas Socioeducativas de Liberdade Assistida e de Prestação de Serviços à Comunidade, destinado a Adolescentes em conflito com a Lei no Município de Xangri-Lá/RS e dá outras providências.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar valores ao Atleta JOSÉ LUIS DE MELLO para o custeio de combustível e estadia e alimentação para participação e representação do Município de Xangri-Lá no SC TOUR SURF TALENTOS OCEANO  em Florianopólis - SC.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/854/063-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/854/063-2019.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito especial no valor de R$ 245.000,00 (duzentos e quarenta e cinco mil reais), na Secretaria de Educação e Secretaria de Saúde.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/855/064-2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/855/064-2019.pdf</t>
   </si>
   <si>
     <t>Institui a prática de Câmbio como esporte símbolo da terceira idade no Município de Xangri-Lá e reconhece o mês de Outubro como o mês oficial à prática dessa modalidade esportiva, acrescendo novo inciso ao Art. 1º da Lei n] 698 de 18 de Abril de 2005, que institui o Calendário de Eventos Oficiais do Município de Xangri-Lá e dá outras providências.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/856/065-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/856/065-2019.doc</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/857/066-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/857/066-2019.doc</t>
   </si>
   <si>
     <t>Altera os Anexos LXXXI e LXXXIX da lei nº 1006, de 19 de setembro de 2007, que dispõe sobre o quadro de cargos e funções públicas do Município de Xangri-Lá.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/859/067-2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/859/067-2019.pdf</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/860/068-2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/860/068-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 20.000,00 (vinte mil reais), na Câmara Municipal de Xangri-Lá.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/861/069-2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/861/069-2019.pdf</t>
   </si>
   <si>
     <t>Altera o camput do art. 3º da Lei nº 1772, de 08 de julho de 2015, que dispõe sobre a concessão de Vale Alimentação aos servidores da Autarquia Municipal - PREV - XABGRI-LÁ e dá outras providências.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/862/070-2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/862/070-2019.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da lei Municipal nº 1006, de 19 de setembro de 2007, que dispõe sobre o quadro de cargos e funções públicas do Município de Xangri-Lá e dá outras providências.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/863/071-2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/863/071-2019.pdf</t>
   </si>
   <si>
     <t>Estabelece o valor de PTM, o parcelamento e desconto do IPPU/IPTU e o calendário das taxas para o ano de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/864/072-2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/864/072-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar servidores temporariamente para a Secretaria de Obras, Serviços Públicos e de Trânsito.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/865/073-2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/865/073-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar servidores temporariamente para a Secretaria de Turismo, Meio Ambiente, Agricultura, Esporte e Lazer.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/866/074-2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/866/074-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar servidores temporariamente para a Secretaria de Educação e Cultura.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/867/075-2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/867/075-2019.pdf</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/868/076-2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/868/076-2019.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo XII da lei nº 1006, de 19 de setembro de 2007, que dispõe sobre o quadro de cargos e funções públicas do Município de Xangri-Lá.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/869/077-2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/869/077-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar servidores temporariamente para a Secretaria da Fazenda.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/870/078-2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/870/078-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas urbanísticas específicas para a instalação e o licenciamento das Estações Transmissoras de Radiocomunicação (ETR), autorizadas e homologadas pela Agência Nacional de Telecomunicações (ANATEL) no Município de Xangri-Lá, nos termos da legislação federal vigente, institui as taxas para análise dos projetos e de fiscalização da emissão de radiação e dá outras providências, revoga a Lei nº 1618, de 16 de setembro de 2013.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo conceder subvenção social à Associação Coral Vozes de Xangri-Lá.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/872/080-2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/872/080-2019.pdf</t>
   </si>
   <si>
     <t>Institui o regime de sobreaviso no serviço público municipal e dá outras providências.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Xangri-Lá para o exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/874/082-2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/874/082-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a Autarquia Municipal - PREV - XANGRI-LÁ  a contratar temporariamente Procurador.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/875/083-2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/875/083-2019.pdf</t>
   </si>
   <si>
     <t>Inclui Programa ao Anexo III - a - Relação de Programas, na Lei nº 1958, de 27 de setembro de 2017 (PPA).</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/876/084-2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/876/084-2019.pdf</t>
   </si>
   <si>
     <t>Inclui Ações no Demonstrativo dos Programas, Metas e Ações, na Lei nº 2077, de 07 de agosto de 2019 (LDO).</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/877/085-2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/877/085-2019.pdf</t>
   </si>
   <si>
     <t>Institui o "Dezembro Vermelho", mês da prevenção ao HIV/Aids e outras infecções sexualmente transmissíveis, acrescentando novo inciso ao Art. 1º da lei nº 698 de 18 de Abril de 2005, que institui o Calendário de Eventos Oficiais do Município de Xangri-Lá e dá outras providências.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Luzia Barbosa Netto</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/878/086-2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/878/086-2019.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da lei Municipal nº 907, de 29 de novembro de 2006, que dispõe sobre as consignações em folha de pagamento dos servidores públicos ativos da administração  direita do Município de Xangri-Lá.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/879/087-2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/879/087-2019.pdf</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/880/088-2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/880/088-2019.pdf</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/881/089-2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/881/089-2019.pdf</t>
   </si>
   <si>
     <t>"Institui o FESTIVAL DE COROS DE XANGRI-LÁ  e acrescenta novo inciso ao Art. 1º da Lei nº 698 de 18 de Abril de 2005, que institui o Calendário de Eventos Oficiais do Município de Xangri-Lá"</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/883/090-2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/883/090-2019.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 499, de 14 de outubro de 2002, que "Dispõe sobre a concessão de benefícios para pagamento de débitos fiscais em atraso, estabelece normas para sua cobrança e dá outras providências".</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/884/091-2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/884/091-2019.pdf</t>
   </si>
   <si>
     <t>"Altera a denominação da Avenida Rio jacuí, para AVENIDA ÉRICO DE SOUZA JARDIM - XOTO".</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/778/001-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/778/001-2019.doc</t>
   </si>
   <si>
     <t>Altera dispositivos do Código Municipal de Obras de Xangri-Lá, adotada do Município de Capão da Canoa pela Lei nº 01/1993.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/807/002-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/807/002-2019.doc</t>
   </si>
   <si>
     <t>Acresce item ao art. 269 do Código Municipal de Obras de Xangri-Lá, adotada do Município de Capão da Canoa pela Lei nº 01/1993</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/858/003-2019.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/858/003-2019.doc</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 68, de 28 de fevereiro de 2014, que dispõe sobre o RPPS e dá outras providências.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/882/004-2019.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/882/004-2019.pdf</t>
   </si>
   <si>
     <t>Altera e dá nova redação ao §1° do art.234 da Lei Complementar nº 419/90 (Regime Jurídico Único).</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2899/req._001.2019__-_atendimento_cef.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2899/req._001.2019__-_atendimento_cef.doc</t>
   </si>
   <si>
     <t>REQ. 001.2019  - ATENDIMENTO CEF (CAIXA ECONÔMICA FEDERAL)</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2913/req._007.2019_-_homenagem_petronilha.doc</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2913/req._007.2019_-_homenagem_petronilha.doc</t>
   </si>
   <si>
     <t>HOMENAGEM PETRONILHA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1866,67 +1866,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/903/p.ind_003.2019_-_desfazimento_de_materiais__.odt" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/904/p.i_034.2019__-_funcionarios_sec_educacao.odt" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/905/p.i_046.2019__-_onibus_escolar.odt" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/907/p.i_062.2019__-_cooncessao_estacionamento.odt" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2892/pp_005_asfaltamento_no_embocamento_da_avenida_norte_com_jbvrdlr.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2908/pedido_de_providencia_31_-_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2924/pedido_de_providencia_32_-_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2906/p.p_076.2019_-_placas_indicativas_nomeacao.odt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2939/p.p_077.2019_-_sinalizacao_quebra_molas.odt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2910/p.p_078.2019_-_fiscais_ambientais.odt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/908/p.p_089.2019_-_verificacao_de_lampadas_queimadas.odt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2931/pedido_de_providencia_94_rua_da_chica_-_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2909/pedido_de_providencia_95_-_2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/909/p.p_096.2019_-_verificacao_de_poste.odt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/910/p.p_115.2019_-_verificacao_de_lampadas_queimadas.odt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/911/p.p_116.2019_-buraco_calcada.odt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2918/pedido_de_providencia_126_praca_central_xangri-la.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2914/pedido_de_providencia_127_iluminacao_praca_central_xangri-la.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2902/pedido_de_providencia_133_iluminacaorua_jacana_atlantida.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2901/pedido_de_providencia_134_iluminacao_av._paraguassu.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2900/pedido_de_providencia_135_limpeza_areas_verdes_de_atlantida.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2897/pedido_de_providencia_188__iluminacao_arpoador.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/912/p.p_201.2019_-_calcada_praca_inapiarios.odt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/913/p.p_253.2019_-_farmacia_movel.odt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/914/p.p_261.2019_-_sentido_ruas_e_asfaltamento.odt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/915/p.p_262.2019_-contratacao_obras.odt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/916/p.p_285.2019_-_sinalizacao_rua_preferencial.odt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/917/p.p_293.2019_-_limpeza_terrenos_baldios.odt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/919/p.p_316.2019_-_pontos_embarque_unesul_guara.odt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2879/p.p_331.2019_-_pavimentacao_ruas_arpoador_e_rainha.odt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/773/03.projeto_de_lei_-_reposicao_salarial...cabeca_1.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/774/04.proj.de_lei...contratacao_temporaria_professo_9pFUhFI.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/775/05.proj.de_lei_-_revoga_lei_1774-2015_repasse_ao_gD4zqaL.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/780/009-2019.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/781/10-2019.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/782/11-2019.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/783/12-2019.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/785/014-2019.odt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/786/15-2019.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/787/016-2019.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/806/017-2019.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/808/018-2019.odt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/809/019-2019.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/810/020-2019.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/811/021-2019.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/812/022-2019.odt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/813/023-2019.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/814/024-2019.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/815/025-2019.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/816/026-2019.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/817/027-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/818/028-2019.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/819/029-2019.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/820/030-2019.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/821/031-2019.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/822/032-2019_RIl5UcV.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/823/033-2019.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/824/034-2019.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/825/035-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/826/036-2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/829/038-2019.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/828/039-2019.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/830/040-2019.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/831/041-2019.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/832/042-2019.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/833/043-2019.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/834/044-2019.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/835/045-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/836/046-2019.odt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/837/047-2019.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/838/048-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/839/049-2019.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/840/050-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/841/051-2019.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/842/052-2019.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/844/053-2019.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/845/054-2019.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/846/055-2019.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/847/056-2019.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/848/057-2019.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/849/058-2019.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/850/059-2019.odt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/851/060-2019.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/852/061-2019.odt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/854/063-2019.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/855/064-2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/856/065-2019.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/857/066-2019.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/859/067-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/860/068-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/861/069-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/862/070-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/863/071-2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/864/072-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/865/073-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/866/074-2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/867/075-2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/868/076-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/869/077-2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/870/078-2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/872/080-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/874/082-2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/875/083-2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/876/084-2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/877/085-2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/878/086-2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/879/087-2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/880/088-2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/881/089-2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/883/090-2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/884/091-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/778/001-2019.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/807/002-2019.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/858/003-2019.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/882/004-2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2899/req._001.2019__-_atendimento_cef.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2913/req._007.2019_-_homenagem_petronilha.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/903/p.ind_003.2019_-_desfazimento_de_materiais__.odt" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/904/p.i_034.2019__-_funcionarios_sec_educacao.odt" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/905/p.i_046.2019__-_onibus_escolar.odt" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/907/p.i_062.2019__-_cooncessao_estacionamento.odt" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2892/pp_005_asfaltamento_no_embocamento_da_avenida_norte_com_jbvrdlr.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2908/pedido_de_providencia_31_-_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2924/pedido_de_providencia_32_-_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2906/p.p_076.2019_-_placas_indicativas_nomeacao.odt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2939/p.p_077.2019_-_sinalizacao_quebra_molas.odt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2910/p.p_078.2019_-_fiscais_ambientais.odt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/908/p.p_089.2019_-_verificacao_de_lampadas_queimadas.odt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2931/pedido_de_providencia_94_rua_da_chica_-_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2909/pedido_de_providencia_95_-_2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/909/p.p_096.2019_-_verificacao_de_poste.odt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/910/p.p_115.2019_-_verificacao_de_lampadas_queimadas.odt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/911/p.p_116.2019_-buraco_calcada.odt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2918/pedido_de_providencia_126_praca_central_xangri-la.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2914/pedido_de_providencia_127_iluminacao_praca_central_xangri-la.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2902/pedido_de_providencia_133_iluminacaorua_jacana_atlantida.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2901/pedido_de_providencia_134_iluminacao_av._paraguassu.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2900/pedido_de_providencia_135_limpeza_areas_verdes_de_atlantida.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2897/pedido_de_providencia_188__iluminacao_arpoador.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/912/p.p_201.2019_-_calcada_praca_inapiarios.odt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/913/p.p_253.2019_-_farmacia_movel.odt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/914/p.p_261.2019_-_sentido_ruas_e_asfaltamento.odt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/915/p.p_262.2019_-contratacao_obras.odt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/916/p.p_285.2019_-_sinalizacao_rua_preferencial.odt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/917/p.p_293.2019_-_limpeza_terrenos_baldios.odt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/919/p.p_316.2019_-_pontos_embarque_unesul_guara.odt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2879/p.p_331.2019_-_pavimentacao_ruas_arpoador_e_rainha.odt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/773/03.projeto_de_lei_-_reposicao_salarial...cabeca_1.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/774/04.proj.de_lei...contratacao_temporaria_professo_9pFUhFI.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/775/05.proj.de_lei_-_revoga_lei_1774-2015_repasse_ao_gD4zqaL.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/780/009-2019.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/781/10-2019.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/782/11-2019.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/783/12-2019.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/785/014-2019.odt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/786/15-2019.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/787/016-2019.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/806/017-2019.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/808/018-2019.odt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/809/019-2019.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/810/020-2019.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/811/021-2019.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/812/022-2019.odt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/813/023-2019.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/814/024-2019.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/815/025-2019.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/816/026-2019.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/817/027-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/818/028-2019.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/819/029-2019.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/820/030-2019.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/821/031-2019.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/822/032-2019_RIl5UcV.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/823/033-2019.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/824/034-2019.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/825/035-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/826/036-2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/829/038-2019.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/828/039-2019.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/830/040-2019.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/831/041-2019.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/832/042-2019.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/833/043-2019.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/834/044-2019.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/835/045-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/836/046-2019.odt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/837/047-2019.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/838/048-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/839/049-2019.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/840/050-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/841/051-2019.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/842/052-2019.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/844/053-2019.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/845/054-2019.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/846/055-2019.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/847/056-2019.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/848/057-2019.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/849/058-2019.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/850/059-2019.odt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/851/060-2019.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/852/061-2019.odt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/854/063-2019.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/855/064-2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/856/065-2019.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/857/066-2019.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/859/067-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/860/068-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/861/069-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/862/070-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/863/071-2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/864/072-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/865/073-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/866/074-2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/867/075-2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/868/076-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/869/077-2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/870/078-2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/872/080-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/874/082-2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/875/083-2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/876/084-2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/877/085-2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/878/086-2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/879/087-2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/880/088-2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/881/089-2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/883/090-2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/884/091-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/778/001-2019.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/807/002-2019.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/858/003-2019.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2019/882/004-2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2899/req._001.2019__-_atendimento_cef.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2020/2913/req._007.2019_-_homenagem_petronilha.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H127"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="117.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="139.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="138.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>