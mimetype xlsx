--- v0 (2025-12-05)
+++ v1 (2026-06-25)
@@ -54,2387 +54,2387 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Jorge Nicolau</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3860/p.ind_001.2023_-_parcerias_para_pavimentacao_das_calcadas.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3860/p.ind_001.2023_-_parcerias_para_pavimentacao_das_calcadas.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, através dos órgãos competentes, realize a criação e regulamentação do programa de parceria entre proprietários de imóveis e contribuintes com Executivo Municipal para fins de incentivo a acessibilidade e padronização com a construção e revitalização de passeios público</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Vivia Quadros</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3893/indicacao_usina_de_reciclagem.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3893/indicacao_usina_de_reciclagem.pdf</t>
   </si>
   <si>
     <t>Reitero minha indicação feita em 2021, sobre o executivo ver a possibilidade de trazer ao nosso Município, no bairro Figueirinha, uma USINA DE RECICLAGEM.</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3926/mocao_de_pesar__001.2023_-_enedir.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3926/mocao_de_pesar__001.2023_-_enedir.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR 001/2023_x000D_
 SENHOR ENEDIR DE SOUZA</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informações</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3861/p.i_001.2023__-_informacoes_licenca_de_operacao.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3861/p.i_001.2023__-_informacoes_licenca_de_operacao.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, através de órgão competente informe a esta casa se já foi expedida a Licença de Operação referida no Art.5º da Lei Nº 2.302/2021.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3924/p.i_002.2023__-_ref._aplicacao_da_lei_familia_na_escola.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3924/p.i_002.2023__-_ref._aplicacao_da_lei_familia_na_escola.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, através de órgão competente informe a esta casa sobre a aplicação da Lei 1954/2017 que dispõe sobre o “Programa Família na Escola”.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3968/informacao.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3968/informacao.pdf</t>
   </si>
   <si>
     <t>Informação sobre as Tacs?_x000D_
 Onde estão sendo investidas?</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3994/terceirizada.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3994/terceirizada.pdf</t>
   </si>
   <si>
     <t>Para que seja informado a essa casa de leis quantas empresas terceirizadas existe hoje em cada secretaria e quantidade de funcionários e suas respectivas funções.</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4203/p.i_006.2023__-_contribuicao_iluminacao.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4203/p.i_006.2023__-_contribuicao_iluminacao.pdf</t>
   </si>
   <si>
     <t>Requer seja informado sobre o valor fixado da contribuição para o custeio da iluminação pública. Saliento que o valor hoje cobrado dos contribuintes é de R$ 11,50 mensalmente desde o ano de 2020 conforma a Lei 1959 sancionada em 2017. Sabemos que o município segue com a troca das lâmpadas "comuns" por iluminação  em LED o que gera uma redução no consumo de energia, assim solicito informações quanto aos valores consumidos de iluminação pública e os valores arrecadados através do valor da contribuição.</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4204/p.i_007.2023__-_defesa_civil.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4204/p.i_007.2023__-_defesa_civil.pdf</t>
   </si>
   <si>
     <t>Informe a composição da defesa civil do nosso Município, bem como a quem os munícipes devem contatar e o plano de contigência existente com as orientações das ações de preparação e resposta a um determinado cenário de risco, caso o evento adverso venha a se concretizar.</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4205/p.i_009.2023__-_construcoes_e_instalacoes_junta_as_pracas.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4205/p.i_009.2023__-_construcoes_e_instalacoes_junta_as_pracas.pdf</t>
   </si>
   <si>
     <t>Informe de que forma se dá a questão de construção/instalação, e/ou autorizações para o uso de quiosques junto às praças do Município. Salientamos que em diversas praças existem quiosques para a venda, principalmente, de lances e os moradores locais solicitam informações sobre essas concessões, bem como se há alguma contrapartida venda desses usuários como a manutenção dos quiosques e praças.</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Informe acerca da prestação de contas do convênio firmado com o Hospital Life Plus com o envio de relatório de contas incluindo encaminhamento e autorizações de consultas e procedimentos, bem como notas de pagamento com respectiva liquidação.</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4206/p.i_011.2023__-_bens_corsan.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4206/p.i_011.2023__-_bens_corsan.pdf</t>
   </si>
   <si>
     <t>Informe a esta casa, os bens imóveis de propriedade da Corsan no Município bem como suas avaliações se assim houver.</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4207/p.i_012.2023__-_processo_70830.23.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4207/p.i_012.2023__-_processo_70830.23.pdf</t>
   </si>
   <si>
     <t>Envie cópia do termo de permissão ajustado no processo 70830/2023 bem como a informação de quem realizou tal autorização.</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4208/p.i_013.2023__-_contratos_266_e_267.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4208/p.i_013.2023__-_contratos_266_e_267.pdf</t>
   </si>
   <si>
     <t>Envie a esta casa cópia dos processos que originaram os contratos 266/2023 e 267/2023 firmados com Azeredo Remoções de Pacientes LTDA, tendo em vista que os mesmos não se encontram lançados no LicitaCon e no Portal da Transparência não há a documentação para identificação do teor dos referidos contratos.</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4209/p.i_016.2023__-_recebimento_obras_esf_guara.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4209/p.i_016.2023__-_recebimento_obras_esf_guara.pdf</t>
   </si>
   <si>
     <t>Envie cópias, o termo de recebimento da reforma realizada junto aos ESF Guará através do contrato 387/2022 do processo de tomada de preços 081/2022, bem como a informação de quem realizou o acompanhamento e o recebimento dos serviços. Saliento desde já, que o referido termo de recebimento não está anexado no Licitacon junto aos demais documentos do processo.</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4210/p.i_020.2023__-_pestacao_de_contas_convenio_life_plus.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4210/p.i_020.2023__-_pestacao_de_contas_convenio_life_plus.pdf</t>
   </si>
   <si>
     <t>Informe a esta casa quanto a prestação de contas do convênio firmado com o Hospital Life Plus, enviando-nos o relatório de contas incluindo encaminhamento e autorizações de consultas e procedimento. Enviar também as notas de empenho e liquidação.</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4211/p.i_021.2023__-_criterio_distribuicao_cestas.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4211/p.i_021.2023__-_criterio_distribuicao_cestas.pdf</t>
   </si>
   <si>
     <t>Informe quanto aos critérios para distribuição de cesto básico, bem como a quantidade que vem sendo distribuída mensalmente e o estoque disponível.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3858/p.p_001.2023_-_estacionamento_um_lado_da_via_rio_dos_sinos.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3858/p.p_001.2023_-_estacionamento_um_lado_da_via_rio_dos_sinos.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, faça um estudo junto ao órgão competente, sobre a possibilidade de implantação de estacionamento somente em um dos lados da Rua Rio dos Sinos no trecho compreendido entre a Avenida Paraguassú e a Rua Rio Ibirapuitã.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3859/p.p_002.2023_-_meio_fio_prefeitura.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3859/p.p_002.2023_-_meio_fio_prefeitura.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, providencie junto ao órgão competente, o rebaixamento do meio-fio do estacionamento em frente à Prefeitura Municipal e faça a destinação do estacionamento para uso exclusivo dos contribuintes.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Chiquinho da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3866/pp_03_2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3866/pp_03_2023.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, através do órgão competente, providencie a limpeza do passeio na Rua Rio Ibicuí esquina Rua Pedro Higino da Silveira no Centro.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
     <t>Davi Borges</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3905/pp_0052023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3905/pp_0052023.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal providencie através do órgão competente, a pavimentação das ruas no entorno da Escola Estadual de Ensino Médio Xangri-lá!</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3881/redutor_velocidade_atlantida_06.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3881/redutor_velocidade_atlantida_06.pdf</t>
   </si>
   <si>
     <t>Para que seja colocado um redutor de velocidade na rua Araponga, bairro Atlântida.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3882/pracinha_figueirinha_07.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3882/pracinha_figueirinha_07.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal providencie uma nova pracinha infantil na praça dos fundos no bairro Figueirinha, reiterando pedido 148/2022, 173/2022, e 220/2022.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3888/pavs_rua_o_arpoador.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3888/pavs_rua_o_arpoador.pdf</t>
   </si>
   <si>
     <t>Colocação de PAVS na Rua O, bairro Arpoador.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3886/imuninaccao_publica_em_frente_a_emei_figueirinha.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3886/imuninaccao_publica_em_frente_a_emei_figueirinha.pdf</t>
   </si>
   <si>
     <t>Colocação de Iluminação Pública em frente a EMEI Figueirinha.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3890/pavimentacao_asfaltica_em_torno_da_escola_de_ensino_medio_xangri-la.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3890/pavimentacao_asfaltica_em_torno_da_escola_de_ensino_medio_xangri-la.pdf</t>
   </si>
   <si>
     <t>Pavimento Asfáltico nas Ruas João Pedro Alves e Rua Hygino da Silveira, ambas que dão acesso a Escola Estadual de Ensino Médio de Xangri-Lá.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3887/play_ground_adaptado_nas_emeis.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3887/play_ground_adaptado_nas_emeis.pdf</t>
   </si>
   <si>
     <t>Que seja instalado playgrounds adaptado nas EMEIS para que todas crianças com algum tipo de deficiência consiga usar.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3885/calcada_de_passeio_bairro_figueirinha.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3885/calcada_de_passeio_bairro_figueirinha.pdf</t>
   </si>
   <si>
     <t>Calçada de Passeio em torno da Praça dos Fundos no Bairro Figueirinha.</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3889/redutor_de_velocidade_bairro_marina.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3889/redutor_de_velocidade_bairro_marina.pdf</t>
   </si>
   <si>
     <t>Colocação de Redutor de velocidade na rua dos Navegantes, próximo ao Departamento de Bem Estar Animal no Bairro Marina.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3891/refletores_quadra_de_volei_bairro_figueirinha.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3891/refletores_quadra_de_volei_bairro_figueirinha.pdf</t>
   </si>
   <si>
     <t>Que seja instalado RFLETORES na quadra de vôlei na praça Diogo Elibio da Silva.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3892/revisao_rede_de_iluminacao_figueirinha.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3892/revisao_rede_de_iluminacao_figueirinha.pdf</t>
   </si>
   <si>
     <t>Que seja feita revisão de toda rede de iluminação pública no Bairro Figueirinha.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3894/corte_grama_pracinhas_figuerinhas.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3894/corte_grama_pracinhas_figuerinhas.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a limpeza e corte de grama das Praças no Bairro Figueirinha.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3915/p.p_017.2023_-_iluminacao_ciclovia.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3915/p.p_017.2023_-_iluminacao_ciclovia.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, providencie junto ao órgão competente, a colocação de iluminação no decorrer da ciclovia no trecho entre o bairro Figueirinha e RS407.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3916/p.p_018.2023_-_limpeza_meio_fio.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3916/p.p_018.2023_-_limpeza_meio_fio.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, providencie junto ao órgão competente, a limpeza dos meios-fios no bairro Guará.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3917/p.p_019.2023_-_iluminacao_escola_nayde.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3917/p.p_019.2023_-_iluminacao_escola_nayde.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, providencie junto ao órgão competente, a verificação das torres de iluminação do pátio da Escola Nayde Emerim Pereira e os devidos reparos.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3918/p.p_022.2023_-agulha_teste_de_glicemia.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3918/p.p_022.2023_-agulha_teste_de_glicemia.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, providencie junto ao órgão competente, a possibilidade da aquisição e distribuição de lancetas para o teste de glicemia.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3925/aparelho_ginastica.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3925/aparelho_ginastica.pdf</t>
   </si>
   <si>
     <t>Instalação de Aparelho de Ginástica nos seguintes bairros:_x000D_
 -Bairro Arpoador_x000D_
 -Bairro Figueirinha_x000D_
 -Bairro Atlântida</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3919/limpeza_figueirinha.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3919/limpeza_figueirinha.pdf</t>
   </si>
   <si>
     <t>Limpeza de todas as praças e ruas do  Bairro Figueirinha.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3920/p.p_025.2023_-_muro_esquina_rua_guatambu.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3920/p.p_025.2023_-_muro_esquina_rua_guatambu.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, providencie através do órgão competente, a vistoria na interseção das Ruas Parque Central Sul e Guatambú e caso necessária, a notificação quanto ao muro existente na propriedade da referida esquina, que afeta na visualização dos veículos que por ali circulam.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3921/p.p_026.2023_-_cumprimento_lei_farmacias_24hrs.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3921/p.p_026.2023_-_cumprimento_lei_farmacias_24hrs.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, providencie através do órgão competente, o cumprimento da Lei 2449/2022 que institui o “serviço de plantão 24 horas de atendimento das farmácias e drogarias no município de Xangri-Lá”.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3922/limpeza_extensao_av_norte_noiva.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3922/limpeza_extensao_av_norte_noiva.pdf</t>
   </si>
   <si>
     <t>Limpeza de toda extensão da Av Norte no bairro  Noiva do Mar.</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3923/p.p_028.2023_-_recolhimento_equinos.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3923/p.p_028.2023_-_recolhimento_equinos.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, providencie através do órgão competente, a fiscalização e o recolhimento de animais (equinos) vagando pelas ruas.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3934/pp_29_2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3934/pp_29_2023.pdf</t>
   </si>
   <si>
     <t>Pedimos aos órgãos competentes para que deem continuação da pavimentação asfáltica ou (PAVS) da Rua Pedro Higino da Silveira com a Rua Parque 1 e se estenda até a Avenida Paraguassú.</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3931/pavimentacao_asfaltica_rua_do_parque_30.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3931/pavimentacao_asfaltica_rua_do_parque_30.pdf</t>
   </si>
   <si>
     <t>Pavimentação Asfáltica na Rua do Parque até a Paraguasú, centro.</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3932/p.p_031.2023_-_vigilancias_nas_escolas.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3932/p.p_031.2023_-_vigilancias_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, providencie junto ao órgão competente, a contratação de empresa privada para o serviço de vigilância nas escolas municipais.</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3933/p.p_032.2023_-_praca_antonio_casaccia.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3933/p.p_032.2023_-_praca_antonio_casaccia.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, providencie através do órgão competente, o corte da grama, o funcionamento do chafariz e a devida limpeza da praça Antônio Casaccia em Atlântida.</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Geovanão</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3930/pedido_de_prov_geovane.pdf_033.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3930/pedido_de_prov_geovane.pdf_033.pdf</t>
   </si>
   <si>
     <t>Guarda nas escolas do município</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3942/p.p_036.2023_-_vigilancia_escola_estadual.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3942/p.p_036.2023_-_vigilancia_escola_estadual.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, providencie junto ao órgão competente, a disposição temporária de serviço de vigilância para a Escola Estadual de Ensino Médio Xangri-Lá.</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3945/p.p_037.2023_-_cadeiras_atendimento_sub_rainha.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3945/p.p_037.2023_-_cadeiras_atendimento_sub_rainha.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, providencie junto ao órgão competente, a disposição de cadeiras na Sub-Prefeitura de Rainha do Mar.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3947/p.p_038.2023_-_quebra_molas_antonio_manoel_santhelena.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3947/p.p_038.2023_-_quebra_molas_antonio_manoel_santhelena.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, providencie através do órgão competente, a colocação/construção de quebra-molas na Avenida Antônio Manoel Sant’Helena no bairro Marina.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3943/pp_40_escola_petro.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3943/pp_40_escola_petro.pdf</t>
   </si>
   <si>
     <t>Para que o executivo em  caráter de urgência faça o término do Muro nos fundos da Escola Petronilha Maria Alves dos Santos, no bairro Guará, assim como seja feito o término da calçada em Pavs, e a retirada dos entulhos que estão nos fundos da Escola Petronilha.</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3946/pp_42_quadra_basquete_fig.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3946/pp_42_quadra_basquete_fig.pdf</t>
   </si>
   <si>
     <t>Providencie junto aos órgãos competentes, que estude um espaço para construção de uma quadra de basquete, na praça dos fundos do bairro Figueirinha.</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3948/pp_43_limpeza_e_tapa_buraco_rua_o.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3948/pp_43_limpeza_e_tapa_buraco_rua_o.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal providencie junto aos órgãos competentes, a limpeza e tapa buracos de toda Rua O, bairro Arpoador.</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3944/pp_44_pvs_cisne_negro.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3944/pp_44_pvs_cisne_negro.pdf</t>
   </si>
   <si>
     <t>A colocação de PAVS na rua Cisne Negro, bairro Figueirinha.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3960/limpeza_bairro_arpoador.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3960/limpeza_bairro_arpoador.pdf</t>
   </si>
   <si>
     <t>Limpeza Geral como Poda e Capina de todas as praças e ruas bairro Arpoador.</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3962/parada_onibus_carmel.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3962/parada_onibus_carmel.pdf</t>
   </si>
   <si>
     <t>Colocação de uma Parada de Ônibus próximo ao Condominio Carmel.</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3961/placa_indicativa_carmel.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3961/placa_indicativa_carmel.pdf</t>
   </si>
   <si>
     <t>Colocação de placa indicativa do Condominio Carmel.</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4212/p.p_051.2023_-_capina_ruas_noiva_do_mar.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4212/p.p_051.2023_-_capina_ruas_noiva_do_mar.pdf</t>
   </si>
   <si>
     <t>Providencie a capina nas ruas e a limpeza dos meios-fios no bairro Noiva do Mar.</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Realiza a verificação e coloque em práticas as diretrizes das Leis 1954/2017, 2107/2019, 2094/2019, 2233/2021, 2312/2021 e 2429/2022.</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4214/p.p_053.2023_-_parque_nautico.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4214/p.p_053.2023_-_parque_nautico.pdf</t>
   </si>
   <si>
     <t>Providencie um acesso e a construção do Parque Náutico Municipal de Xangri-Lá junto à Lagoa dos Quadros.</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4215/p.p_054.2023_-_placas_indicativas_nomeacao_logradouros.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4215/p.p_054.2023_-_placas_indicativas_nomeacao_logradouros.pdf</t>
   </si>
   <si>
     <t>Providencie a colocação de placas indicativas nos lugares públicos nomeados.</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4216/p.p_055.2023_-_segunda_edicao_livro_raizes.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4216/p.p_055.2023_-_segunda_edicao_livro_raizes.pdf</t>
   </si>
   <si>
     <t>Providencie estudo sobre a possibilidade da confecção de novas edições do Livro Raízes de Xangri-Lá.</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3967/providencia.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3967/providencia.pdf</t>
   </si>
   <si>
     <t>Colocação de Pavs na Rua O,  bairro Arpoador.</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3992/luz_ciclovia.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3992/luz_ciclovia.pdf</t>
   </si>
   <si>
     <t>Colocação de Postes de Luz e lâmpadas led em toda extensão da Ciclovia que liga o bairro Figueirinha ao bairro Guará.</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3996/lixeiras_na_ciclovia.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3996/lixeiras_na_ciclovia.pdf</t>
   </si>
   <si>
     <t>* Para que o Executivo Municipal providencie junto aos órgãos competentes, a instalação de lixeiras ao longo  da   extensão de toda ciclovia que liga o bairro Figueirinha á RS 407 no bairro Guará.</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3991/bebedouros_na_ciclovia.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3991/bebedouros_na_ciclovia.pdf</t>
   </si>
   <si>
     <t>* Para que o Executivo Municipal providencie junto aos órgãos competentes, a instalação de bebedouros na ciclovia que liga o Bairro Figueirinha á RS 407, no Bairro Guará.</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3995/luz_bairro_arpoador.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3995/luz_bairro_arpoador.pdf</t>
   </si>
   <si>
     <t>* Para que o Executivo Municipal providencie junto com a Equatorial Energia, concessionária dos serviços de energia elétrica do Município de Xangri-lá, o aumento de carga elétrica em todo o bairro Arpoador e que seja feita a extensão de rede no Bairro Coqueiros.</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3993/lixeiras_av_central.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3993/lixeiras_av_central.pdf</t>
   </si>
   <si>
     <t>* Para que o Executivo Municipal providencie junto aos órgãos competentes, a colocação de lixeiras na Avenida Central de Atlântida.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4217/p.p_066.2023_-_boeiro_guara.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4217/p.p_066.2023_-_boeiro_guara.pdf</t>
   </si>
   <si>
     <t>Providencie reparos no bueiro da Rua Cesarina Prado Réus no bairro Guará, bem como uma análise de qual o real problema existente e que veio a ocasionar a inundação da rua e de casas desta localidade.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4218/p.p_070.2023_-_bocas_de_lobo.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4218/p.p_070.2023_-_bocas_de_lobo.pdf</t>
   </si>
   <si>
     <t>Providencie os devidos reparos e colocação de tela ou grade de proteção nas bocas de lobo existentes.</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4021/pedido_de_prov_geovane.odt.pdf_3.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4021/pedido_de_prov_geovane.odt.pdf_3.pdf</t>
   </si>
   <si>
     <t>revitalização do Campo de Futebol Sosiety, que se localiza em Balneário Atlântida na rua Tipuana ao lado do n° 555.</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4022/pp073_pdf.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4022/pp073_pdf.pdf</t>
   </si>
   <si>
     <t>Concerto da ponte que da acesso a plataforma</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4219/p.p_074.2023_-_plantio_de_arvores_nativas.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4219/p.p_074.2023_-_plantio_de_arvores_nativas.pdf</t>
   </si>
   <si>
     <t>Providencie a criação de projetos junto às pastas do Executivo Municipal visando o plantio de árvores nativas em nosso Município.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4220/p.p_075.2023_-_vistoria_alamedas.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4220/p.p_075.2023_-_vistoria_alamedas.pdf</t>
   </si>
   <si>
     <t>Providencie a a vistoria e devida manutenção das alamedas existentes no Município e onde for necessário, a notificação dos proprietários que realizam o uso irregular das áreas.</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4221/p.p_078.2023_-_notificar_ceee_troca_de_poste.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4221/p.p_078.2023_-_notificar_ceee_troca_de_poste.pdf</t>
   </si>
   <si>
     <t>Notificar a CEEE-Equatorial para realização de troca de poste na Rua Rio Douradinho entre os números 2192 e 2197.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4222/p.p_079.2023_-_acoes_setembro_amarelo.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4222/p.p_079.2023_-_acoes_setembro_amarelo.pdf</t>
   </si>
   <si>
     <t>Providencie a realização de ações conforme indica a Lei 2429/2022 que "Institui o Mês Municipal da Valorização da Vida, Campanha Setembro Amarelo"</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4224/p.p_081.2023_-_poda_das_arvores_canteiro_interbalnearios_rainha.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4224/p.p_081.2023_-_poda_das_arvores_canteiro_interbalnearios_rainha.pdf</t>
   </si>
   <si>
     <t>Providencia a poda das árvores da Avenida Interbalneários em Rainha do Mar.</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4225/p.p_082.2023_-_quabra_molas_paulo_teixeira.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4225/p.p_082.2023_-_quabra_molas_paulo_teixeira.pdf</t>
   </si>
   <si>
     <t>Providencie a colocação/construção de quebra-molas na Rua Paulo Teixeira na interseção com a Rua José Jerônimo da Silva nas mediações do número 395 no Bairro Guará.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4226/p.p_083.2023_-_rede_de_volei_na_quadra_sintetica_do_guara.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4226/p.p_083.2023_-_rede_de_volei_na_quadra_sintetica_do_guara.pdf</t>
   </si>
   <si>
     <t>Providencie a colocação/disponibilização de uma rede de vôlei e a devida demarcação para oferecer também essa opção de esporte coletivo na quadra sintética do Bairro Guará.</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4199/pp_88-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4199/pp_88-2023.pdf</t>
   </si>
   <si>
     <t>Requer o cumprimento da Lei 2.938/2022.</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4200/pp_89-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4200/pp_89-2023.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza e sinalização da ciclovia que liga os bairros Figueirinha e Guará.</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4201/pp_90-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4201/pp_90-2023.pdf</t>
   </si>
   <si>
     <t>Requer a colocação de areia no playground da EMEI Figueirinha.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4223/p.p_080.2023_-_colocacao_de_bancos_na_quadra_sintetica.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4223/p.p_080.2023_-_colocacao_de_bancos_na_quadra_sintetica.pdf</t>
   </si>
   <si>
     <t>Providencie a colocação de bancos no entorno da quadra sintética do bairro Guará.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4227/p.p_098.2023_-_pavimentacao_ruas_araponga_ipe_e_rio_apucae.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4227/p.p_098.2023_-_pavimentacao_ruas_araponga_ipe_e_rio_apucae.pdf</t>
   </si>
   <si>
     <t>Providencie a pavimentação com bloquetes parte da Rua Araponga, Rua Ipê até a Rua Rio Apucaé.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4228/p.p_099.2023_-_pavimentacao_ruas.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4228/p.p_099.2023_-_pavimentacao_ruas.pdf</t>
   </si>
   <si>
     <t>Providencie a pavimentação das ruas Luis Comunelli, Osvaldo Barbosa e Genuino Padilha.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4229/p.p_100.2023_-_vistoria_e_substituicao_postes_ceee.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4229/p.p_100.2023_-_vistoria_e_substituicao_postes_ceee.pdf</t>
   </si>
   <si>
     <t>Providencia a notificação da CEEE Equatorial para que a mesma faça uma  vistoria e a substituição da estrutura que sustenta a rede de alta e baixa tensão em Xangri-Lá.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4230/p.p_117.2023_-_pessoas_em_situacao_de_rua.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4230/p.p_117.2023_-_pessoas_em_situacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Providencie a realização de ações para levantamento e vistoria de pessoas em situação de rua dentro do nosso Município.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4231/p.p_118.2023_-_reparos_esf_guara.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4231/p.p_118.2023_-_reparos_esf_guara.pdf</t>
   </si>
   <si>
     <t>Providenciar a devida manutenção da tela do entorno do ESF Guará e o reparo na cobertura do sumidouro pois o mesmo se encontra com a laje quebrada.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4232/p.p_122.2023_-_pavimentacao_rua_topazio.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4232/p.p_122.2023_-_pavimentacao_rua_topazio.pdf</t>
   </si>
   <si>
     <t>Providencie a pavimentação com bloquetes parte da rua Topázio no trecho compreendido entre a Avenida Esmeralda e Travessa Argemiro Pereira.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3914/projeto_de_decreto_01_2023_1.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3914/projeto_de_decreto_01_2023_1.pdf</t>
   </si>
   <si>
     <t>“Determina a aplicação, no âmbito na Câmara Municipal de Xangri-Lá, das normas de licitação e contratação estabelecidas na Lei Federal nº 14.133, de 1º de abril de 2021, e estabelece os requisitos e as datas-limite para a opção por licitar ou contratar com fundamento na Lei Federal nº 8.666, de 21 de junho de 1993”.</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3978/001.23_proposta_de_emenda_a_lei_organica.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3978/001.23_proposta_de_emenda_a_lei_organica.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º e o art. 38 do Regimento Interno e dá outras providências.</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
     <t>Apresenta proposta de emenda a Lei Orgânica do Município de Xangri-Lá, para alterar o artigo 79 e acrescentar os artigos 79-A e 79-B.</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3850/001.2023.projeto-de-lei---altera-lei-2491.-indices.-proc.-digital-58105-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3850/001.2023.projeto-de-lei---altera-lei-2491.-indices.-proc.-digital-58105-2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei 2491 de 19 de dezembro de 2022, que Estabelece o índice para a concessão da revisão geral anual aos Servidores Municipais, agentes políticos, ativos, inativos e pensionistas e dá outras providências.</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
     <t>Adalcir Jacaré</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3851/002.2023_alteracao_da_lei_2438_de_22_de_agosto_de_2022.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3851/002.2023_alteracao_da_lei_2438_de_22_de_agosto_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos de Lei 2438 de 22 de agosto de 2022, que institui no Município de Xangri-Lá, o Programa Espaço Lúdico, visando a regulamentação da atividade de contraturno, que prestam cuidados e recreações, em seu domicílio, de crianças de 04 (quatro)meses a 12 (doze) anos de idade, em contraturno escolar e dá outras providências.</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3862/003_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3862/003_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar servidores temporariamente para a Secretaria de Saúde.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3863/004_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3863/004_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação de contrato de Técnico (a) em Enfermagem Vacinador (a) lotada na Secretária de Saúde.</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3864/005_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3864/005_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço voluntário no âmbito do Poder Executivo do Município e dá outras providencias.</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3865/006_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3865/006_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>Fica criado o Núcleo Municipal de Educação em Saúde Coletiva (NUMESC) vinculado ao à Secretaria Municipal da Saúde;</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3867/pl_07.2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3867/pl_07.2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta o cumprimento da obrigação a que se refere o Artigo 18 da Lei Complementar 012/2005, autorizando o Poder Executivo a receber benfeitorias em pagamento.</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3871/008.2023.._pl_barracas_e_bebidas.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3871/008.2023.._pl_barracas_e_bebidas.pdf</t>
   </si>
   <si>
     <t>Regulamenta a montagem de barracas e comercialização de bebidas e alimentação na faixa de praia no Município de Xangri-Lá.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3872/009_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3872/009_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a contratar Engenheiro (a) Civil na Secretaria de Planejamento.”</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3873/010_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3873/010_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a contratar Fiscal Ambiental na Secretaria de Segurança Pública e Trãnsito.”</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3874/011_2023_proj_lei_chiquinho.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3874/011_2023_proj_lei_chiquinho.pdf</t>
   </si>
   <si>
     <t>Cria o programa de “Prevenção  ao  Câncer de Pele – Sol Amigo da Infância” como atividade extracurricular no ensino de educação  fundamental  na rede de ensino municipal  do município, e dá outras providências.</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3875/012.2023.projet.-de-lei-altera-1006-acresce-vagas-cc-proc.60617-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3875/012.2023.projet.-de-lei-altera-1006-acresce-vagas-cc-proc.60617-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1006, de 19 de setembro de 2007, acrescendo número de vaga no quadro de cargos e funções do Município de Xangri-Lá e dá outras providências.</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3876/013.2023-projeto-de-lei--.altera-lei-2342-2022-estrutura-administrativa.secretaria-turismo-e-educacao.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3876/013.2023-projeto-de-lei--.altera-lei-2342-2022-estrutura-administrativa.secretaria-turismo-e-educacao.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei 2342 de 25 de janeiro de 2022 que "Dispõe sobre a Estrutura Administrativa Básica dos Servidores Municipais, Consolida a Legislação Municipal e dá outras providências".</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3877/014.2023-projeto-de-lei--.altera-lei-2158-2022-altera-artigo-2-e-4-junta-medic.proc.52815-2022.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3877/014.2023-projeto-de-lei--.altera-lei-2158-2022-altera-artigo-2-e-4-junta-medic.proc.52815-2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei 2158 de 16 de julho de 2020 que "Institui a Junta Médica Oficial do Município de Xangri-Lá e dá outras providências.".</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3878/015.2023-projeto-de-lei--.altera-lei-2436-inciso-v.proc.digital-58987-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3878/015.2023-projeto-de-lei--.altera-lei-2436-inciso-v.proc.digital-58987-2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei 2436 de 12 de setembro de 2022 que "Dispõe sobre a Gestão Democrática do Ensino Público Municipal e dá outras providências".</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3880/pl_016.2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3880/pl_016.2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta a destinação de valores para fins de cumprimento do que dispõe o §1º do Artigo 18 da Lei Complementar 012/2005.</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3883/017_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3883/017_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei 1281 de 13 de janeiro de 2010 que "Dispõe sobre o Regime de adiantamento de numerário no município e dá outras providências.".</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3884/018_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3884/018_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e da outras providências</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3895/019.2023_projeto_de_lei_.altera_lei_1231_jari.proc.digital_55406-2022.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3895/019.2023_projeto_de_lei_.altera_lei_1231_jari.proc.digital_55406-2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei 1231 de 10 de junho de 2009 que "Cria a Jari (Junta Administrativa de Recursos de Infração de Trânsito) e Revoga a Lei nº 320/1999".</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3896/020.2023_projeto_de_lei_.altera_artigo_da_lei_2253-2021.proc.digital_62939-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3896/020.2023_projeto_de_lei_.altera_artigo_da_lei_2253-2021.proc.digital_62939-2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei 2253, de 13 de julho de 2021 que "Autoriza o Poder Executivo a contratar operação de crédito com a CAIXA ECONÔMICA FEDERAL - CEF, no âmbito do Programa FINISA - Financiamento à Infraestrutura e ao Saneamento na Modalidade Apoio Financeiro destinado a aplicação em Despesa de Capital, a oferecer e dá outras providências.".</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3897/021.2023_projeto_de_lei_.estabelece_normas_para_prestacao_de_servicos_a_particulares.proc.digital_62451-2023-1-.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3897/021.2023_projeto_de_lei_.estabelece_normas_para_prestacao_de_servicos_a_particulares.proc.digital_62451-2023-1-.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para prestação de serviços a particulares, com equipamentos e máquinas do município.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3898/022.2023_projeto_de_lei_.altera_lei_1890-2016_banda_municipal.proc.digital_62279-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3898/022.2023_projeto_de_lei_.altera_lei_1890-2016_banda_municipal.proc.digital_62279-2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei 1890 de 08 de setembro de 2016 que "Cria a Banda Municipal de Xangri-Lá.”</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3899/023.2023._projeto_de_lei.contratacao_temporaria_pintor_transito.proc._digital_60573-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3899/023.2023._projeto_de_lei.contratacao_temporaria_pintor_transito.proc._digital_60573-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar servidores temporariamente para a Secretaria de Segurança Pública e Trânsito.</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3900/024.2023._projeto_de_lei_.contratacao_temporaria_smec.proc._digital_63061-2023.servidores.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3900/024.2023._projeto_de_lei_.contratacao_temporaria_smec.proc._digital_63061-2023.servidores.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar servidores temporariamente para a Secretaria de Educação.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3901/025.2023_projeto_de_lei_.contratacao_temporaria_secretario_de_escola_proc._digital_61318-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3901/025.2023_projeto_de_lei_.contratacao_temporaria_secretario_de_escola_proc._digital_61318-2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a contratar Secretário (a) de Escola na Secretaria de Educação.”</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3902/026.2023_projeto_de_lei_-_abre_credito_no_orcamento.proc._62944-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3902/026.2023_projeto_de_lei_-_abre_credito_no_orcamento.proc._62944-2023.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e da outras providências.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3903/027.2023_projeto_de_lei_-_abre_credito_no_orcamento.proc._59949-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3903/027.2023_projeto_de_lei_-_abre_credito_no_orcamento.proc._59949-2023.pdf</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3904/028.2023_projeto_de_lei_.criacao_do_came.proc.digital_63159-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3904/028.2023_projeto_de_lei_.criacao_do_came.proc.digital_63159-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Centro de Apoio Multiprofissional ao Educando (CAME), vinculado à Secretaria Municipal de Educação de Xangri-Lá, e dá outras providências.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3906/029.2023_projeto_de_lei_.contratacao_temporaria_procurador_prev_proc._digital_64192-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3906/029.2023_projeto_de_lei_.contratacao_temporaria_procurador_prev_proc._digital_64192-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a Autarquia Municipal – PREV-XANGRI-LÁ a contratar temporariamente Procurador.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3907/030.2023_projeto_de_lei_-_abre_credito_no_orcamento.proc._63877-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3907/030.2023_projeto_de_lei_-_abre_credito_no_orcamento.proc._63877-2023.pdf</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3908/031.2023_projeto_de_lei_-_abre_credito_no_orcamento.proc._63877-2023_2.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3908/031.2023_projeto_de_lei_-_abre_credito_no_orcamento.proc._63877-2023_2.pdf</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3909/032.2023_pl_gtc_20_de_setembro.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3909/032.2023_pl_gtc_20_de_setembro.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPASSAR VALORES NA FORMA DE SUBVENÇÃO AO GTC 20 DE SETEMBRO.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3910/033.2023_pl_morrinhos_do_sul.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3910/033.2023_pl_morrinhos_do_sul.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O MUNICÍPIO DE MORRINHOS DO SUL.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3911/034_2023_proj.de_lei_.altera_lei_2334-2022_proc.56120-2022.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3911/034_2023_proj.de_lei_.altera_lei_2334-2022_proc.56120-2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei 2334 de 11 de janeiro de 2022 que "Estabelece a desafetação de bem público, declara de uso dominical, autoriza a alienação e dá outras providências".</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3912/035_2023_projeto_de_lei-_altera_lei_2276-2021_pocesso_64938-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3912/035_2023_projeto_de_lei-_altera_lei_2276-2021_pocesso_64938-2023.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivos da Lei Municipal nº 2276 de 14 de setembro de 2021, que Nomeia como Avenida Interbalneários a Avenida Paraguassú e a Avenida Ligação Inter-Praias.”</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3913/036_2023_proj.de_lei_.cria_gratificacao_agente_de_contracao._proc._digital_68709-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3913/036_2023_proj.de_lei_.cria_gratificacao_agente_de_contracao._proc._digital_68709-2023.pdf</t>
   </si>
   <si>
     <t>“Cria e autoriza o Poder Executivo a pagar Gratificação de Agente de Contratação a servidores efetivos”.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3928/037.2023_proj.de_lei_.agentes_de_saude_proc._digital_51715-2022.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3928/037.2023_proj.de_lei_.agentes_de_saude_proc._digital_51715-2022.pdf</t>
   </si>
   <si>
     <t>“Revoga a Lei 1385/2010 e Cria os empregos públicos de agentes comunitários de saúde e agente de combate às endemias, e dá outras providências.”</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3927/038.2023.projeto_de_lei.abre_credito_no_orcamento_vigente.proc._60619-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3927/038.2023.projeto_de_lei.abre_credito_no_orcamento_vigente.proc._60619-2023.pdf</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3929/039.2023_projeto_lei_mesa.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3929/039.2023_projeto_lei_mesa.pdf</t>
   </si>
   <si>
     <t>“Institui a Gratificação destinada ao servidor (a) efetivo (a) que exercerá a função de “Agente de Contratação”.</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3935/pl_040.2023_-_incentivo_doacao_de_medula.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3935/pl_040.2023_-_incentivo_doacao_de_medula.pdf</t>
   </si>
   <si>
     <t>Institui a “Semana Municipal de Orientação e Incentivo a Doação de Medula Óssea”, acrescentando inciso CXVII ao Art. 1° da Lei nº 698 de 18 de abril de 2005, que institui o Calendário de Eventos Oficiais do Município de Xangri-Lá e dá outras providências.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3936/041_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3936/041_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar servidor temporariamente para a Secretaria de Saúde.</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3937/042_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3937/042_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3938/043_2023_proj_lei_chiquinho.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3938/043_2023_proj_lei_chiquinho.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário do Município a 1º Corrida Pela Vida. Conscientização, Prevenção e Controle ao Diabetes.</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3939/044_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3939/044_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a contratar Psicólogo (a), na Secretaria de Educação.”</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3940/045_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3940/045_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3949/046_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3949/046_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivos da Lei 2441 de 12 de setembro de 2022 que Autoriza o Poder Executivo Municipal a realizar Concessão de Uso de Espaços Públicos, mediante Processo de Licitação dos Quiosques para venda de lanches e bebidas e aluguel de barracas, cadeiras e guarda-sóis junto à faixa de praia, com exploração publicitária.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3950/047_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3950/047_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei 950 de 17 de abril de 2007 que "Dispõe sobre a criação do Conselho Municipal de Defesa do Meio Ambiente do Município de Xangri-Lá – CONDEMA, e dá outras providências.”</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3951/048_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3951/048_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a contratar Médico Neuropediatra na Secretaria de Saúde.”</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3952/049_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3952/049_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional        especial e da outras providências</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3953/050_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3953/050_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a contratar Professor de Ciências na Secretaria de Educação.”</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3954/051_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3954/051_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivos da Lei Municipal nº 907, de 29 de novembro de 2006, que dispõe sobre as consignações em folha de pagamento dos servidores públicos ativos da administração direta do Município de Xangri-Lá”</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3955/052_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3955/052_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3956/053_2023_proj_lei_gestor.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3956/053_2023_proj_lei_gestor.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Gestão e Fiscalização de Contratos na Nova Lei de Licitação</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3957/054.2023_proj.de_lei_.altera_lei_2487-2023.proc.digital.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3957/054.2023_proj.de_lei_.altera_lei_2487-2023.proc.digital.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei 2487 de 12 de dezembro de 2022 que “Autoriza o Poder Executivo a contratar Terapeuta Ocupacional, Psicólogo, Psicopedagoga e Fonoaudiólogo na Secretaria de Saúde.”</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3958/055.2023_proj.de_lei_.contratacao_temporaria_professor_de_espanhol..pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3958/055.2023_proj.de_lei_.contratacao_temporaria_professor_de_espanhol..pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a contratar Professor de Espanhol na Secretaria de Educação.”</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3959/056.2023_proj.de_leii.contratacao_operacao_de_credito.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3959/056.2023_proj.de_leii.contratacao_operacao_de_credito.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a contratar operação de crédito com a CAIXA ECONÔMICA FEDERAL – CAIXA, com garantia FPM e/ou ICMS, e dá outras providências.”</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3963/057.2023_-_recolhimento_de_veiculos_abandonados.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3963/057.2023_-_recolhimento_de_veiculos_abandonados.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre remoção de veículos abandonados em via pública no Município de Xangri-Lá.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3964/058.2023_projeto_de_lei._abre_credito_no_orcamento._proc.digital_72515-2023.docx</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3964/058.2023_projeto_de_lei._abre_credito_no_orcamento._proc.digital_72515-2023.docx</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar e da outras providências.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3965/059.2023._projeto_de_lei._abre_credito_no_orcamento.proc.digital_72430-2023_2.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3965/059.2023._projeto_de_lei._abre_credito_no_orcamento.proc.digital_72430-2023_2.pdf</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3966/060.2023._projeto_de_lei_-_altera_lei_2450-2022_proc._20365-2022.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3966/060.2023._projeto_de_lei_-_altera_lei_2450-2022_proc._20365-2022.pdf</t>
   </si>
   <si>
     <t>Altera e acresce dispositivos na Lei nº 2.450/2022, que autoriza o Poder Executivo a conceder o direito real de uso de bem imóvel municipal para implementação do Projeto "Profeta sem Rosto"</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3969/061.2023._projeto_de_lei_-_altera_lei_1966_proc._76158-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3969/061.2023._projeto_de_lei_-_altera_lei_1966_proc._76158-2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 1966, de 21 de novembro de 2017, que “Estabelece prioridade no atendimento em órgãos públicos e nos estabelecimentos privados as pessoas com TRANSTORNO DO ESPECTRO AUTISTA - AUTISMO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3970/062.2023._projeto_de_lei_-_altera_lei_2502_proc._76153-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3970/062.2023._projeto_de_lei_-_altera_lei_2502_proc._76153-2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2502, de 23 de janeiro de 2023, que “Dispõe sobre o serviço voluntário no âmbito do Poder Executivo do Município e dá outras providencias.”</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3971/063.2023_projeto_de_lei_-_autoriza_a_prorrogacao_contrato_motoristas._proc._73077-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3971/063.2023_projeto_de_lei_-_autoriza_a_prorrogacao_contrato_motoristas._proc._73077-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar os contratos de Motoristas de Veículos Pesados lotados na Secretaria de Educação.</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3972/064.2023._projeto_de_lei_-_autorizao_o_municipio_a_receber_imovel_de_dacao_em_pagamento.proc._25076-2022.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3972/064.2023._projeto_de_lei_-_autorizao_o_municipio_a_receber_imovel_de_dacao_em_pagamento.proc._25076-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a receber sob forma de dação em pagamento os Lotes 06, 07, 08 e 09 situados na praia de Coqueiros, município de Xangri-Lá.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3979/065_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3979/065_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a contratar Dermatologista na Secretaria de Saúde.”</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3980/066_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3980/066_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a contratar servidores na Secretaria de Obras.”</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3981/067_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3981/067_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar o contrato de Arquiteto (a) lotado na Secretaria de Planejamento.</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3982/068_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3982/068_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar o contrato de Engenheiro (a) lotado na Secretaria de Planejamento.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3983/069_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3983/069_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar os contratos de Professor de Educação Física lotados na Secretaria de Educação.</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3984/070_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3984/070_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3985/071_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3985/071_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 2.000.000,00 (dois milhões de reais), na Câmara Municipal de Xangri-lá.</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3986/072_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3986/072_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>Institui o Centro de Estomatologia e Prevenção do Câncer Bucomaxilofacial na Estrutura da Secretaria Municipal de Saúde no âmbito do Município de Xangri-Lá.</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3987/073_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3987/073_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional     especial e da outras providências.</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3988/074_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3988/074_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênio com os municípios de Maquiné/RS, Itati/RS e Três Forquilhas/RS.</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3989/075_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3989/075_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3990/076_2023_anexos_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3990/076_2023_anexos_proj_lei.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as diretrizes para elaboração da Lei Orçamentária de  2024.”</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3997/077.2023._projeto_de_lei._abre_credito_no_orcamento.proc.digital_68399-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3997/077.2023._projeto_de_lei._abre_credito_no_orcamento.proc.digital_68399-2023.pdf</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3998/078.2023._projeto_de_lei.repasse_cpf_raizes_litoraneas.proc.digital_79497-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3998/078.2023._projeto_de_lei.repasse_cpf_raizes_litoraneas.proc.digital_79497-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo conceder subvenção ao Centro de Pesquisas Folclóricas Raízes Litorâneas do Município de Xangri-Lá.</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3999/079.2023_projeto_de_lei_-_autoriza_a_prorrogacao_contrato_de_professor_e_auxiliar_de_biblioteca._proc._79823-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3999/079.2023_projeto_de_lei_-_autoriza_a_prorrogacao_contrato_de_professor_e_auxiliar_de_biblioteca._proc._79823-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar os contratos de servidores temporários lotados na Secretaria de Educação.</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4000/080.2023_projeto_de_lei_-_autoriza_a_prorrogacao_contrato_de_supervisor_de_escola._proc._74019-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4000/080.2023_projeto_de_lei_-_autoriza_a_prorrogacao_contrato_de_supervisor_de_escola._proc._74019-2023.pdf</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4001/081.2023._projeto_de_lei_-_altera_lei_2530.agente_saude.proc._82005-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4001/081.2023._projeto_de_lei_-_altera_lei_2530.agente_saude.proc._82005-2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2530, de 10 de abril de 2023, que “"Revoga a Lei 1385/2010 e Cria os empregos públicos de agentes comunitários de saúde e agente de combate às endemias, e dá outras providências.”</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4002/082.2023_proj.de_lei_.regulamenta_tac._proc._77691-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4002/082.2023_proj.de_lei_.regulamenta_tac._proc._77691-2023.pdf</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4003/083_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4003/083_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional    especial e da outras providências.</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4004/084_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4004/084_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4005/085_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4005/085_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4006/086.2023._projeto_de_lei_-_altera_lei_2576-2023_proc._digital_83336-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4006/086.2023._projeto_de_lei_-_altera_lei_2576-2023_proc._digital_83336-2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2576, de 07 de agosto de 2023, que “Abre no orçamento vigente crédito adicional especial e da outras providências.”</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4007/087.2023_projeto_de_lei_-_autoriza_a_prorrogacao_contrato_de_auxiliar_de_turma._proc._81775-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4007/087.2023_projeto_de_lei_-_autoriza_a_prorrogacao_contrato_de_auxiliar_de_turma._proc._81775-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar os contratos dos servidores temporários lotados na Secretaria de Educação.</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4008/088.2023_projeto_de_lei._inclui_no_calendario_do_municipio_o_evento_de_golfe_aberto_no_green_vilage.proc_digital_82708-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4008/088.2023_projeto_de_lei._inclui_no_calendario_do_municipio_o_evento_de_golfe_aberto_no_green_vilage.proc_digital_82708-2023.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário do Município o Torneio Aberto de Golfe do Green Village.</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4009/089.2023._projeto_de_lei._institui_o_programa_municipal_de_educacao_fiscal_no_municipio._proc_digital_84981-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4009/089.2023._projeto_de_lei._institui_o_programa_municipal_de_educacao_fiscal_no_municipio._proc_digital_84981-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Educação Fiscal no Município de Xangri-lá.</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4016/90.2023._projeto_de_lei.abre_credito_no_orcamento_vigente.proc.digital_86335-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4016/90.2023._projeto_de_lei.abre_credito_no_orcamento_vigente.proc.digital_86335-2023.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional  especial e da outras providências.</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4017/091.2023._projeto_de_lei._abre_credito_no_orcamento_vigente._procad.proc.digital_83322-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4017/091.2023._projeto_de_lei._abre_credito_no_orcamento_vigente._procad.proc.digital_83322-2023.pdf</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4018/092.2023._projeto_de_lei_-_nomeia_logradouro_publico_av._sebastiao._proc_digital_65245-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4018/092.2023._projeto_de_lei_-_nomeia_logradouro_publico_av._sebastiao._proc_digital_65245-2023.pdf</t>
   </si>
   <si>
     <t>Nomeia como “AV. SEBASTÂO FRANCELINO MACHADO” o logradouro Público no Bairro Marina/Maristela no município de Xangri-Lá.</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4025/093_2023_pl.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4025/093_2023_pl.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos na Lei nº 2388/2022, que Dispõe sobre a regularização das construções no Município de Xangri-Lá, nos casos em que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4026/094_2023_pl.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4026/094_2023_pl.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2450 de 17 Outubro de 2022 que “Autoriza o Poder Executivo a conceder o direito real de uso de bem imóvel municipal para implementação do Projeto "Profeta sem Rosto.”</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4027/095_2023_pl.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4027/095_2023_pl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar valores na forma de subvenção ao GTC 20 de Setembro para fomento social, artístico e cultural da Semana Farroupilha.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar valores na forma de subvenção ao Grupo de Artes e Tradição Estampa Gauderia para fomento social, artístico e cultural da Semana Farroupilha.</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4030/097_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4030/097_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição e regulamentação da Lei Federal 13722/2018 – Lei Lucas-, que dispõe sobre a obrigatoriedade da realização de cursos de primeiros socorros destinados a professores e funcionários de estabelecimentos de ensino de educação básica, recreação e lazer, públicos ou privados, além de instituir o selo "Lei Lucas" e dar outras providências.</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4032/099_2023_pl_isauro_borges_0992023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4032/099_2023_pl_isauro_borges_0992023.pdf</t>
   </si>
   <si>
     <t>Nomeia como “ISAURO ANTÔNIO BORGES” o logradouro Público localizado no Bairro ATLÂNTIDA no  município de Xangri-lá RS.</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4033/pl_100_2023_altera_lei_2450_profeta_sem_rosto.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4033/pl_100_2023_altera_lei_2450_profeta_sem_rosto.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos na Lei nº 2450, de 17 de Outubro de 2022, que autoriza o Poder Executivo a conceder o direito real de uso de bem imóvel municipal para implementação do Projeto “Profeta sem Rosto” e dá outras providências.</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2495 de 12 de dezembro de 2022 que "Estima a receita e fixa a despesa do Município de Xangri-Lá para o exercício financeiro de 2023”</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar o contrato de Médico Veterinário lotado na Secretaria de Meio Ambiente</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei 1994 de 03 de abril de 2018, “Nomeia as Ruas "Coruja-buraqueira", "Canário da Terra", "Gaivota" e "Pavão" os logradouros Públicos localizados em Atlântida, Município de Xangri-Lá.”</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4038/105.2023._projeto_de_lei_-_altera_lei_949-2007.proc.digital_88415-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4038/105.2023._projeto_de_lei_-_altera_lei_949-2007.proc.digital_88415-2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 949 de 17 de abril de 2007 que “Dispõe sobre a Instituição do Fundo Municipal Do Meio Ambiente – FMMA, e dá outras providências.”</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4039/106_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4039/106_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar valores na forma de subvenção ao Núcleo de Criadores de Cavalos Crioulos do Litoral Norte.</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4040/107_2023_proj_lei_jacare.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4040/107_2023_proj_lei_jacare.pdf</t>
   </si>
   <si>
     <t>Nomeia como a Rua “Air Bergenthal”, o logradouro Público localizado na praia do Coqueiros no Município de Xangri-Lá.</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4041/108_2023_proj_lei.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4041/108_2023_proj_lei.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2450 de 17 outubro de 2022 que “Autoriza o Poder Executivo a conceder o direito real de uso de bem imóvel municipal para implementação do Projeto "Profeta sem Rosto.”</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4042/pl_109_2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4042/pl_109_2023.pdf</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4044/pl_111_2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4044/pl_111_2023.pdf</t>
   </si>
   <si>
     <t>“Revoga a Lei nº 2453 de 24 de outubro de 2022 e dá outras providências.”</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4045/pl_112_2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4045/pl_112_2023.pdf</t>
   </si>
   <si>
     <t>“Revoga a Lei nº 2221 de 20 de abril de 2021 e dá outras providências.”</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar o contrato do servidor temporário lotado na Secretaria de Educação.</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4713/pl_119.2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4713/pl_119.2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2510, de 30 de janeiro de 2023, que "Regulamenta a destinação de valores para fins de cumprimento do que dispõe o §1º do Artigo 18 da Lei Complementar 012/2005."</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4712/pl_129.2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4712/pl_129.2023.pdf</t>
   </si>
   <si>
     <t>Acresce § e altera a redação dos incisos IV e §1º, da Lei 2500 de 16 de janeiro de 2023, que regulamenta o cumprimento da obrigação a que se refere o Artigo 18 da Lei Complementar 012/2005, autorizando o Poder Executivo a receber benfeitorias em pagamento.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3879/001_2023_proj_lei_compl.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3879/001_2023_proj_lei_compl.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo na Lei nº 419, de 24 de maio de 1990 (RJU), que Dispõe sobre o regime jurídico dos servidores públicos do Município e dá outras providências.</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3941/002.2023.projeto_de_lei_complementar_-_altera_lei_1645-1978_codigo_de_obras.processo_70314-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3941/002.2023.projeto_de_lei_complementar_-_altera_lei_1645-1978_codigo_de_obras.processo_70314-2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos na Lei nº 1645, de 27 de novembro de 1978, que Institui o Código de Obras do Município.</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4019/003.2023.projeto_de_lei_complementar_-_altera_lei_complementar_68-2014_-_processo_80216-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4019/003.2023.projeto_de_lei_complementar_-_altera_lei_complementar_68-2014_-_processo_80216-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 68 de 2014 do Instituto de Previdência do Município de Xangri- Lá, nos artigos 41; 42; 44; 45; 47; 48; 49; 75; 80; 81; 105; 106; 107; 108 e 119 da Lei Complementar nº 68/2014, e acresce a seção V, os arts. 49-A; 49-B; 49-C; 49-D; 49-E; 49-F; 49-G ao referido texto legal.</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4020/004.2023.projeto_de_lei_complementar_-_altera_art_32_da_lei_068-2014.processo_83289-2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4020/004.2023.projeto_de_lei_complementar_-_altera_art_32_da_lei_068-2014.processo_83289-2023.pdf</t>
   </si>
   <si>
     <t>“Altera o inciso I do art. 32 da Lei Complementar nº 068/2014, de 28 de fevereiro de 2014 e dá outras providências.”</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4024/006_2023_plc.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4024/006_2023_plc.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 1645 de 27 de novembro de 1978 que “Institui o Código de Obras do Município”.</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3852/resolucao_01_2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3852/resolucao_01_2023.pdf</t>
   </si>
   <si>
     <t>“CONCEDE REAJUSTE SALARIAL DE 2,93% AOS SERVIDORES DO PODER LEGISLATIVO DO MUNICÍPIO DE XANGRI-LÁ”</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3853/resolucao_02_2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3853/resolucao_02_2023.pdf</t>
   </si>
   <si>
     <t>“INSTITUI PROCEDIMENTO PARA REALIZAÇÃO DE AUDIÊNCIA PÚBLICA DO PLANO DIRETOR DO MUNICÍPIO DE XANGRI-LÁ”</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3869/resolucao_003.2023_flow_docs_-_2023.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3869/resolucao_003.2023_flow_docs_-_2023.pdf</t>
   </si>
   <si>
     <t>“ADERE AO DECRETO EXECUTIVO N. 241 DE 27 DE AGOSTO DE 2021, INSTITUINDO O PROCESSO ADMINISTRATIVO ELETRÔNICO COMPARTILHADO NO ÂMBITO DA CÂMARA MUNICIPAL DE XANGRI-LÁ”</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3870/resolucao_004.2023_smartphones_1.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3870/resolucao_004.2023_smartphones_1.pdf</t>
   </si>
   <si>
     <t>“REVOGA A RESOLUÇÃO Nº 005/2009 E A RESOLUÇÃO 002/2014, QUE REGULAMENTA O USO DOS APARELHOS DE TELEFONIA MÓVEL EM REGIME DE COMODATO DA CÃMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4010/005.2023_dispensa_de_licitacao.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4010/005.2023_dispensa_de_licitacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a dispensa e inexigibilidade de Licitação, na forma física, nos termos do art. 75, §3º c/c art. 176, inc. II, ambos da Lei 14.133/2021 no âmbito da Câmara Municipal de Xangri-Lá/RS</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4011/06.2023_bens_de_consumo.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4011/06.2023_bens_de_consumo.pdf</t>
   </si>
   <si>
     <t>Regulamenta os bens de consumo, nos termos do art. 20 da Lei Federal nº 14.133/2021, no âmbito do Poder Legislativo do Município de Xangri--Lá/RS</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4012/resolucao_07_-_etp-tr.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4012/resolucao_07_-_etp-tr.pdf</t>
   </si>
   <si>
     <t>“Regulamenta a elaboração de Estudos Técnicos Preliminares e Termo de Referência no âmbito da Câmara Municipal de Xangri-Lá/RS”</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4013/resolucao_08_-_pesquisa_de_preco.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4013/resolucao_08_-_pesquisa_de_preco.pdf</t>
   </si>
   <si>
     <t>“Regulamenta o procedimento de Pesquisa de Preços no âmbito da Câmara Municipal de Xangri-Lá”</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4014/resolucao_09_-_dispensa_e_inexigibilidade.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4014/resolucao_09_-_dispensa_e_inexigibilidade.pdf</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4015/resolucao_10_-_plano_anual_de_contratacao.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4015/resolucao_10_-_plano_anual_de_contratacao.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a regulamentação do Plano de Contratações Anual de bens, serviços, obras, assim como soluções de tecnologia da informação e comunicações, no âmbito da Câmara Municipal de Xangri-Lá/RS e dá outras providências.”</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3868/veto_pl_164_2022.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3868/veto_pl_164_2022.pdf</t>
   </si>
   <si>
     <t>Ao cumprimentá-lo cordialmente, dirijo-me à Vossa Excelência para encaminhar-lhe VETO PARCIAL AO PROJETO DE LEI Nº 164/2022, conforme razões expostas em anexo, forte no inciso V do artigo 61 da Lei Orgânica.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2741,67 +2741,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3860/p.ind_001.2023_-_parcerias_para_pavimentacao_das_calcadas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3893/indicacao_usina_de_reciclagem.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3926/mocao_de_pesar__001.2023_-_enedir.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3861/p.i_001.2023__-_informacoes_licenca_de_operacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3924/p.i_002.2023__-_ref._aplicacao_da_lei_familia_na_escola.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3968/informacao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3994/terceirizada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4203/p.i_006.2023__-_contribuicao_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4204/p.i_007.2023__-_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4205/p.i_009.2023__-_construcoes_e_instalacoes_junta_as_pracas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4206/p.i_011.2023__-_bens_corsan.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4207/p.i_012.2023__-_processo_70830.23.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4208/p.i_013.2023__-_contratos_266_e_267.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4209/p.i_016.2023__-_recebimento_obras_esf_guara.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4210/p.i_020.2023__-_pestacao_de_contas_convenio_life_plus.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4211/p.i_021.2023__-_criterio_distribuicao_cestas.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3858/p.p_001.2023_-_estacionamento_um_lado_da_via_rio_dos_sinos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3859/p.p_002.2023_-_meio_fio_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3866/pp_03_2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3905/pp_0052023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3881/redutor_velocidade_atlantida_06.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3882/pracinha_figueirinha_07.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3888/pavs_rua_o_arpoador.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3886/imuninaccao_publica_em_frente_a_emei_figueirinha.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3890/pavimentacao_asfaltica_em_torno_da_escola_de_ensino_medio_xangri-la.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3887/play_ground_adaptado_nas_emeis.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3885/calcada_de_passeio_bairro_figueirinha.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3889/redutor_de_velocidade_bairro_marina.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3891/refletores_quadra_de_volei_bairro_figueirinha.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3892/revisao_rede_de_iluminacao_figueirinha.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3894/corte_grama_pracinhas_figuerinhas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3915/p.p_017.2023_-_iluminacao_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3916/p.p_018.2023_-_limpeza_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3917/p.p_019.2023_-_iluminacao_escola_nayde.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3918/p.p_022.2023_-agulha_teste_de_glicemia.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3925/aparelho_ginastica.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3919/limpeza_figueirinha.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3920/p.p_025.2023_-_muro_esquina_rua_guatambu.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3921/p.p_026.2023_-_cumprimento_lei_farmacias_24hrs.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3922/limpeza_extensao_av_norte_noiva.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3923/p.p_028.2023_-_recolhimento_equinos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3934/pp_29_2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3931/pavimentacao_asfaltica_rua_do_parque_30.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3932/p.p_031.2023_-_vigilancias_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3933/p.p_032.2023_-_praca_antonio_casaccia.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3930/pedido_de_prov_geovane.pdf_033.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3942/p.p_036.2023_-_vigilancia_escola_estadual.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3945/p.p_037.2023_-_cadeiras_atendimento_sub_rainha.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3947/p.p_038.2023_-_quebra_molas_antonio_manoel_santhelena.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3943/pp_40_escola_petro.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3946/pp_42_quadra_basquete_fig.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3948/pp_43_limpeza_e_tapa_buraco_rua_o.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3944/pp_44_pvs_cisne_negro.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3960/limpeza_bairro_arpoador.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3962/parada_onibus_carmel.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3961/placa_indicativa_carmel.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4212/p.p_051.2023_-_capina_ruas_noiva_do_mar.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4214/p.p_053.2023_-_parque_nautico.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4215/p.p_054.2023_-_placas_indicativas_nomeacao_logradouros.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4216/p.p_055.2023_-_segunda_edicao_livro_raizes.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3967/providencia.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3992/luz_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3996/lixeiras_na_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3991/bebedouros_na_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3995/luz_bairro_arpoador.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3993/lixeiras_av_central.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4217/p.p_066.2023_-_boeiro_guara.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4218/p.p_070.2023_-_bocas_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4021/pedido_de_prov_geovane.odt.pdf_3.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4022/pp073_pdf.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4219/p.p_074.2023_-_plantio_de_arvores_nativas.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4220/p.p_075.2023_-_vistoria_alamedas.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4221/p.p_078.2023_-_notificar_ceee_troca_de_poste.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4222/p.p_079.2023_-_acoes_setembro_amarelo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4224/p.p_081.2023_-_poda_das_arvores_canteiro_interbalnearios_rainha.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4225/p.p_082.2023_-_quabra_molas_paulo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4226/p.p_083.2023_-_rede_de_volei_na_quadra_sintetica_do_guara.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4199/pp_88-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4200/pp_89-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4201/pp_90-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4223/p.p_080.2023_-_colocacao_de_bancos_na_quadra_sintetica.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4227/p.p_098.2023_-_pavimentacao_ruas_araponga_ipe_e_rio_apucae.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4228/p.p_099.2023_-_pavimentacao_ruas.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4229/p.p_100.2023_-_vistoria_e_substituicao_postes_ceee.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4230/p.p_117.2023_-_pessoas_em_situacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4231/p.p_118.2023_-_reparos_esf_guara.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4232/p.p_122.2023_-_pavimentacao_rua_topazio.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3914/projeto_de_decreto_01_2023_1.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3978/001.23_proposta_de_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3850/001.2023.projeto-de-lei---altera-lei-2491.-indices.-proc.-digital-58105-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3851/002.2023_alteracao_da_lei_2438_de_22_de_agosto_de_2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3862/003_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3863/004_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3864/005_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3865/006_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3867/pl_07.2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3871/008.2023.._pl_barracas_e_bebidas.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3872/009_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3873/010_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3874/011_2023_proj_lei_chiquinho.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3875/012.2023.projet.-de-lei-altera-1006-acresce-vagas-cc-proc.60617-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3876/013.2023-projeto-de-lei--.altera-lei-2342-2022-estrutura-administrativa.secretaria-turismo-e-educacao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3877/014.2023-projeto-de-lei--.altera-lei-2158-2022-altera-artigo-2-e-4-junta-medic.proc.52815-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3878/015.2023-projeto-de-lei--.altera-lei-2436-inciso-v.proc.digital-58987-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3880/pl_016.2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3883/017_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3884/018_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3895/019.2023_projeto_de_lei_.altera_lei_1231_jari.proc.digital_55406-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3896/020.2023_projeto_de_lei_.altera_artigo_da_lei_2253-2021.proc.digital_62939-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3897/021.2023_projeto_de_lei_.estabelece_normas_para_prestacao_de_servicos_a_particulares.proc.digital_62451-2023-1-.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3898/022.2023_projeto_de_lei_.altera_lei_1890-2016_banda_municipal.proc.digital_62279-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3899/023.2023._projeto_de_lei.contratacao_temporaria_pintor_transito.proc._digital_60573-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3900/024.2023._projeto_de_lei_.contratacao_temporaria_smec.proc._digital_63061-2023.servidores.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3901/025.2023_projeto_de_lei_.contratacao_temporaria_secretario_de_escola_proc._digital_61318-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3902/026.2023_projeto_de_lei_-_abre_credito_no_orcamento.proc._62944-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3903/027.2023_projeto_de_lei_-_abre_credito_no_orcamento.proc._59949-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3904/028.2023_projeto_de_lei_.criacao_do_came.proc.digital_63159-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3906/029.2023_projeto_de_lei_.contratacao_temporaria_procurador_prev_proc._digital_64192-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3907/030.2023_projeto_de_lei_-_abre_credito_no_orcamento.proc._63877-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3908/031.2023_projeto_de_lei_-_abre_credito_no_orcamento.proc._63877-2023_2.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3909/032.2023_pl_gtc_20_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3910/033.2023_pl_morrinhos_do_sul.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3911/034_2023_proj.de_lei_.altera_lei_2334-2022_proc.56120-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3912/035_2023_projeto_de_lei-_altera_lei_2276-2021_pocesso_64938-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3913/036_2023_proj.de_lei_.cria_gratificacao_agente_de_contracao._proc._digital_68709-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3928/037.2023_proj.de_lei_.agentes_de_saude_proc._digital_51715-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3927/038.2023.projeto_de_lei.abre_credito_no_orcamento_vigente.proc._60619-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3929/039.2023_projeto_lei_mesa.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3935/pl_040.2023_-_incentivo_doacao_de_medula.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3936/041_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3937/042_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3938/043_2023_proj_lei_chiquinho.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3939/044_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3940/045_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3949/046_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3950/047_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3951/048_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3952/049_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3953/050_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3954/051_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3955/052_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3956/053_2023_proj_lei_gestor.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3957/054.2023_proj.de_lei_.altera_lei_2487-2023.proc.digital.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3958/055.2023_proj.de_lei_.contratacao_temporaria_professor_de_espanhol..pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3959/056.2023_proj.de_leii.contratacao_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3963/057.2023_-_recolhimento_de_veiculos_abandonados.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3964/058.2023_projeto_de_lei._abre_credito_no_orcamento._proc.digital_72515-2023.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3965/059.2023._projeto_de_lei._abre_credito_no_orcamento.proc.digital_72430-2023_2.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3966/060.2023._projeto_de_lei_-_altera_lei_2450-2022_proc._20365-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3969/061.2023._projeto_de_lei_-_altera_lei_1966_proc._76158-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3970/062.2023._projeto_de_lei_-_altera_lei_2502_proc._76153-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3971/063.2023_projeto_de_lei_-_autoriza_a_prorrogacao_contrato_motoristas._proc._73077-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3972/064.2023._projeto_de_lei_-_autorizao_o_municipio_a_receber_imovel_de_dacao_em_pagamento.proc._25076-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3979/065_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3980/066_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3981/067_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3982/068_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3983/069_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3984/070_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3985/071_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3986/072_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3987/073_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3988/074_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3989/075_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3990/076_2023_anexos_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3997/077.2023._projeto_de_lei._abre_credito_no_orcamento.proc.digital_68399-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3998/078.2023._projeto_de_lei.repasse_cpf_raizes_litoraneas.proc.digital_79497-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3999/079.2023_projeto_de_lei_-_autoriza_a_prorrogacao_contrato_de_professor_e_auxiliar_de_biblioteca._proc._79823-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4000/080.2023_projeto_de_lei_-_autoriza_a_prorrogacao_contrato_de_supervisor_de_escola._proc._74019-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4001/081.2023._projeto_de_lei_-_altera_lei_2530.agente_saude.proc._82005-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4002/082.2023_proj.de_lei_.regulamenta_tac._proc._77691-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4003/083_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4004/084_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4005/085_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4006/086.2023._projeto_de_lei_-_altera_lei_2576-2023_proc._digital_83336-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4007/087.2023_projeto_de_lei_-_autoriza_a_prorrogacao_contrato_de_auxiliar_de_turma._proc._81775-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4008/088.2023_projeto_de_lei._inclui_no_calendario_do_municipio_o_evento_de_golfe_aberto_no_green_vilage.proc_digital_82708-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4009/089.2023._projeto_de_lei._institui_o_programa_municipal_de_educacao_fiscal_no_municipio._proc_digital_84981-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4016/90.2023._projeto_de_lei.abre_credito_no_orcamento_vigente.proc.digital_86335-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4017/091.2023._projeto_de_lei._abre_credito_no_orcamento_vigente._procad.proc.digital_83322-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4018/092.2023._projeto_de_lei_-_nomeia_logradouro_publico_av._sebastiao._proc_digital_65245-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4025/093_2023_pl.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4026/094_2023_pl.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4027/095_2023_pl.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4030/097_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4032/099_2023_pl_isauro_borges_0992023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4033/pl_100_2023_altera_lei_2450_profeta_sem_rosto.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4038/105.2023._projeto_de_lei_-_altera_lei_949-2007.proc.digital_88415-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4039/106_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4040/107_2023_proj_lei_jacare.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4041/108_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4042/pl_109_2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4044/pl_111_2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4045/pl_112_2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4713/pl_119.2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4712/pl_129.2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3879/001_2023_proj_lei_compl.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3941/002.2023.projeto_de_lei_complementar_-_altera_lei_1645-1978_codigo_de_obras.processo_70314-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4019/003.2023.projeto_de_lei_complementar_-_altera_lei_complementar_68-2014_-_processo_80216-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4020/004.2023.projeto_de_lei_complementar_-_altera_art_32_da_lei_068-2014.processo_83289-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4024/006_2023_plc.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3852/resolucao_01_2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3853/resolucao_02_2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3869/resolucao_003.2023_flow_docs_-_2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3870/resolucao_004.2023_smartphones_1.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4010/005.2023_dispensa_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4011/06.2023_bens_de_consumo.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4012/resolucao_07_-_etp-tr.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4013/resolucao_08_-_pesquisa_de_preco.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4014/resolucao_09_-_dispensa_e_inexigibilidade.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4015/resolucao_10_-_plano_anual_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3868/veto_pl_164_2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3860/p.ind_001.2023_-_parcerias_para_pavimentacao_das_calcadas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3893/indicacao_usina_de_reciclagem.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3926/mocao_de_pesar__001.2023_-_enedir.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3861/p.i_001.2023__-_informacoes_licenca_de_operacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3924/p.i_002.2023__-_ref._aplicacao_da_lei_familia_na_escola.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3968/informacao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3994/terceirizada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4203/p.i_006.2023__-_contribuicao_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4204/p.i_007.2023__-_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4205/p.i_009.2023__-_construcoes_e_instalacoes_junta_as_pracas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4206/p.i_011.2023__-_bens_corsan.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4207/p.i_012.2023__-_processo_70830.23.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4208/p.i_013.2023__-_contratos_266_e_267.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4209/p.i_016.2023__-_recebimento_obras_esf_guara.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4210/p.i_020.2023__-_pestacao_de_contas_convenio_life_plus.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4211/p.i_021.2023__-_criterio_distribuicao_cestas.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3858/p.p_001.2023_-_estacionamento_um_lado_da_via_rio_dos_sinos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3859/p.p_002.2023_-_meio_fio_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3866/pp_03_2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3905/pp_0052023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3881/redutor_velocidade_atlantida_06.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3882/pracinha_figueirinha_07.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3888/pavs_rua_o_arpoador.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3886/imuninaccao_publica_em_frente_a_emei_figueirinha.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3890/pavimentacao_asfaltica_em_torno_da_escola_de_ensino_medio_xangri-la.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3887/play_ground_adaptado_nas_emeis.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3885/calcada_de_passeio_bairro_figueirinha.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3889/redutor_de_velocidade_bairro_marina.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3891/refletores_quadra_de_volei_bairro_figueirinha.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3892/revisao_rede_de_iluminacao_figueirinha.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3894/corte_grama_pracinhas_figuerinhas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3915/p.p_017.2023_-_iluminacao_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3916/p.p_018.2023_-_limpeza_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3917/p.p_019.2023_-_iluminacao_escola_nayde.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3918/p.p_022.2023_-agulha_teste_de_glicemia.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3925/aparelho_ginastica.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3919/limpeza_figueirinha.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3920/p.p_025.2023_-_muro_esquina_rua_guatambu.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3921/p.p_026.2023_-_cumprimento_lei_farmacias_24hrs.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3922/limpeza_extensao_av_norte_noiva.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3923/p.p_028.2023_-_recolhimento_equinos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3934/pp_29_2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3931/pavimentacao_asfaltica_rua_do_parque_30.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3932/p.p_031.2023_-_vigilancias_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3933/p.p_032.2023_-_praca_antonio_casaccia.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3930/pedido_de_prov_geovane.pdf_033.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3942/p.p_036.2023_-_vigilancia_escola_estadual.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3945/p.p_037.2023_-_cadeiras_atendimento_sub_rainha.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3947/p.p_038.2023_-_quebra_molas_antonio_manoel_santhelena.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3943/pp_40_escola_petro.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3946/pp_42_quadra_basquete_fig.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3948/pp_43_limpeza_e_tapa_buraco_rua_o.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3944/pp_44_pvs_cisne_negro.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3960/limpeza_bairro_arpoador.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3962/parada_onibus_carmel.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3961/placa_indicativa_carmel.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4212/p.p_051.2023_-_capina_ruas_noiva_do_mar.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4214/p.p_053.2023_-_parque_nautico.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4215/p.p_054.2023_-_placas_indicativas_nomeacao_logradouros.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4216/p.p_055.2023_-_segunda_edicao_livro_raizes.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3967/providencia.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3992/luz_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3996/lixeiras_na_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3991/bebedouros_na_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3995/luz_bairro_arpoador.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3993/lixeiras_av_central.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4217/p.p_066.2023_-_boeiro_guara.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4218/p.p_070.2023_-_bocas_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4021/pedido_de_prov_geovane.odt.pdf_3.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4022/pp073_pdf.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4219/p.p_074.2023_-_plantio_de_arvores_nativas.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4220/p.p_075.2023_-_vistoria_alamedas.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4221/p.p_078.2023_-_notificar_ceee_troca_de_poste.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4222/p.p_079.2023_-_acoes_setembro_amarelo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4224/p.p_081.2023_-_poda_das_arvores_canteiro_interbalnearios_rainha.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4225/p.p_082.2023_-_quabra_molas_paulo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4226/p.p_083.2023_-_rede_de_volei_na_quadra_sintetica_do_guara.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4199/pp_88-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4200/pp_89-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4201/pp_90-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4223/p.p_080.2023_-_colocacao_de_bancos_na_quadra_sintetica.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4227/p.p_098.2023_-_pavimentacao_ruas_araponga_ipe_e_rio_apucae.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4228/p.p_099.2023_-_pavimentacao_ruas.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4229/p.p_100.2023_-_vistoria_e_substituicao_postes_ceee.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4230/p.p_117.2023_-_pessoas_em_situacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4231/p.p_118.2023_-_reparos_esf_guara.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4232/p.p_122.2023_-_pavimentacao_rua_topazio.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3914/projeto_de_decreto_01_2023_1.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3978/001.23_proposta_de_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3850/001.2023.projeto-de-lei---altera-lei-2491.-indices.-proc.-digital-58105-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3851/002.2023_alteracao_da_lei_2438_de_22_de_agosto_de_2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3862/003_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3863/004_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3864/005_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3865/006_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3867/pl_07.2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3871/008.2023.._pl_barracas_e_bebidas.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3872/009_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3873/010_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3874/011_2023_proj_lei_chiquinho.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3875/012.2023.projet.-de-lei-altera-1006-acresce-vagas-cc-proc.60617-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3876/013.2023-projeto-de-lei--.altera-lei-2342-2022-estrutura-administrativa.secretaria-turismo-e-educacao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3877/014.2023-projeto-de-lei--.altera-lei-2158-2022-altera-artigo-2-e-4-junta-medic.proc.52815-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3878/015.2023-projeto-de-lei--.altera-lei-2436-inciso-v.proc.digital-58987-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3880/pl_016.2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3883/017_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3884/018_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3895/019.2023_projeto_de_lei_.altera_lei_1231_jari.proc.digital_55406-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3896/020.2023_projeto_de_lei_.altera_artigo_da_lei_2253-2021.proc.digital_62939-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3897/021.2023_projeto_de_lei_.estabelece_normas_para_prestacao_de_servicos_a_particulares.proc.digital_62451-2023-1-.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3898/022.2023_projeto_de_lei_.altera_lei_1890-2016_banda_municipal.proc.digital_62279-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3899/023.2023._projeto_de_lei.contratacao_temporaria_pintor_transito.proc._digital_60573-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3900/024.2023._projeto_de_lei_.contratacao_temporaria_smec.proc._digital_63061-2023.servidores.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3901/025.2023_projeto_de_lei_.contratacao_temporaria_secretario_de_escola_proc._digital_61318-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3902/026.2023_projeto_de_lei_-_abre_credito_no_orcamento.proc._62944-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3903/027.2023_projeto_de_lei_-_abre_credito_no_orcamento.proc._59949-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3904/028.2023_projeto_de_lei_.criacao_do_came.proc.digital_63159-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3906/029.2023_projeto_de_lei_.contratacao_temporaria_procurador_prev_proc._digital_64192-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3907/030.2023_projeto_de_lei_-_abre_credito_no_orcamento.proc._63877-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3908/031.2023_projeto_de_lei_-_abre_credito_no_orcamento.proc._63877-2023_2.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3909/032.2023_pl_gtc_20_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3910/033.2023_pl_morrinhos_do_sul.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3911/034_2023_proj.de_lei_.altera_lei_2334-2022_proc.56120-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3912/035_2023_projeto_de_lei-_altera_lei_2276-2021_pocesso_64938-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3913/036_2023_proj.de_lei_.cria_gratificacao_agente_de_contracao._proc._digital_68709-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3928/037.2023_proj.de_lei_.agentes_de_saude_proc._digital_51715-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3927/038.2023.projeto_de_lei.abre_credito_no_orcamento_vigente.proc._60619-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3929/039.2023_projeto_lei_mesa.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3935/pl_040.2023_-_incentivo_doacao_de_medula.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3936/041_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3937/042_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3938/043_2023_proj_lei_chiquinho.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3939/044_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3940/045_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3949/046_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3950/047_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3951/048_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3952/049_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3953/050_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3954/051_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3955/052_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3956/053_2023_proj_lei_gestor.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3957/054.2023_proj.de_lei_.altera_lei_2487-2023.proc.digital.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3958/055.2023_proj.de_lei_.contratacao_temporaria_professor_de_espanhol..pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3959/056.2023_proj.de_leii.contratacao_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3963/057.2023_-_recolhimento_de_veiculos_abandonados.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3964/058.2023_projeto_de_lei._abre_credito_no_orcamento._proc.digital_72515-2023.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3965/059.2023._projeto_de_lei._abre_credito_no_orcamento.proc.digital_72430-2023_2.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3966/060.2023._projeto_de_lei_-_altera_lei_2450-2022_proc._20365-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3969/061.2023._projeto_de_lei_-_altera_lei_1966_proc._76158-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3970/062.2023._projeto_de_lei_-_altera_lei_2502_proc._76153-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3971/063.2023_projeto_de_lei_-_autoriza_a_prorrogacao_contrato_motoristas._proc._73077-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3972/064.2023._projeto_de_lei_-_autorizao_o_municipio_a_receber_imovel_de_dacao_em_pagamento.proc._25076-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3979/065_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3980/066_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3981/067_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3982/068_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3983/069_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3984/070_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3985/071_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3986/072_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3987/073_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3988/074_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3989/075_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3990/076_2023_anexos_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3997/077.2023._projeto_de_lei._abre_credito_no_orcamento.proc.digital_68399-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3998/078.2023._projeto_de_lei.repasse_cpf_raizes_litoraneas.proc.digital_79497-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3999/079.2023_projeto_de_lei_-_autoriza_a_prorrogacao_contrato_de_professor_e_auxiliar_de_biblioteca._proc._79823-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4000/080.2023_projeto_de_lei_-_autoriza_a_prorrogacao_contrato_de_supervisor_de_escola._proc._74019-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4001/081.2023._projeto_de_lei_-_altera_lei_2530.agente_saude.proc._82005-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4002/082.2023_proj.de_lei_.regulamenta_tac._proc._77691-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4003/083_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4004/084_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4005/085_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4006/086.2023._projeto_de_lei_-_altera_lei_2576-2023_proc._digital_83336-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4007/087.2023_projeto_de_lei_-_autoriza_a_prorrogacao_contrato_de_auxiliar_de_turma._proc._81775-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4008/088.2023_projeto_de_lei._inclui_no_calendario_do_municipio_o_evento_de_golfe_aberto_no_green_vilage.proc_digital_82708-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4009/089.2023._projeto_de_lei._institui_o_programa_municipal_de_educacao_fiscal_no_municipio._proc_digital_84981-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4016/90.2023._projeto_de_lei.abre_credito_no_orcamento_vigente.proc.digital_86335-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4017/091.2023._projeto_de_lei._abre_credito_no_orcamento_vigente._procad.proc.digital_83322-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4018/092.2023._projeto_de_lei_-_nomeia_logradouro_publico_av._sebastiao._proc_digital_65245-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4025/093_2023_pl.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4026/094_2023_pl.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4027/095_2023_pl.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4030/097_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4032/099_2023_pl_isauro_borges_0992023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4033/pl_100_2023_altera_lei_2450_profeta_sem_rosto.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4038/105.2023._projeto_de_lei_-_altera_lei_949-2007.proc.digital_88415-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4039/106_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4040/107_2023_proj_lei_jacare.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4041/108_2023_proj_lei.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4042/pl_109_2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4044/pl_111_2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4045/pl_112_2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4713/pl_119.2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4712/pl_129.2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3879/001_2023_proj_lei_compl.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3941/002.2023.projeto_de_lei_complementar_-_altera_lei_1645-1978_codigo_de_obras.processo_70314-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4019/003.2023.projeto_de_lei_complementar_-_altera_lei_complementar_68-2014_-_processo_80216-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4020/004.2023.projeto_de_lei_complementar_-_altera_art_32_da_lei_068-2014.processo_83289-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4024/006_2023_plc.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3852/resolucao_01_2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3853/resolucao_02_2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3869/resolucao_003.2023_flow_docs_-_2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3870/resolucao_004.2023_smartphones_1.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4010/005.2023_dispensa_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4011/06.2023_bens_de_consumo.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4012/resolucao_07_-_etp-tr.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4013/resolucao_08_-_pesquisa_de_preco.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4014/resolucao_09_-_dispensa_e_inexigibilidade.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/4015/resolucao_10_-_plano_anual_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2023/3868/veto_pl_164_2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H224"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="192.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="191.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>