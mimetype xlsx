--- v0 (2026-02-05)
+++ v1 (2026-05-13)
@@ -51,5439 +51,5439 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4306/indicacao_n._01.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4306/indicacao_n._01.2025.pdf</t>
   </si>
   <si>
     <t>Alteração de Padrão de Nível dos Motoristas de Veículos Leves</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Luzia Barbosa Netto</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4307/indicacao_n._02.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4307/indicacao_n._02.2025.pdf</t>
   </si>
   <si>
     <t>Institui o concurso de decoração natalina Natal Encantado.</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4335/processo_98_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4335/processo_98_2025.pdf</t>
   </si>
   <si>
     <t>Altera e inclui dispositivos no art. 4º e altera anexo da Lei Municipal nº 1.006, de 19 de setembro de 2007, que Dispõe sobre o quadro de cargos e funções do Município de Xangri-Lá e dá outras providências</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Cris da Academia</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4313/processo_121_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4313/processo_121_2025.pdf</t>
   </si>
   <si>
     <t>Criação de Programa Bolsa Atleta.</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Daiane Emerim</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4315/processo_129_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4315/processo_129_2025.pdf</t>
   </si>
   <si>
     <t>Aumento de nível dos operários.</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4317/processo_140_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4317/processo_140_2025.pdf</t>
   </si>
   <si>
     <t>Criação do CDCI (Centro Diurno de Cuidados ao Idoso) no Município de Xangri-Lá e dá outras providências.</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Mari Lavieja</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4323/indicacao_07.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4323/indicacao_07.2025.pdf</t>
   </si>
   <si>
     <t>Inclui na Lei Municipal nº 1.867 de 17 Junho de 2016, como atividade insalubre o cargo de_x000D_
 Motorista de Veículos Leves lotado no Departamento de Bem Estar Animal - DBEA.</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Alexandre Rivael</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4326/processo_167_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4326/processo_167_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a Arrecadar Tributos Municipais e demais Receitas Públicas por meio de pagamento com cartões de débito e de crédito.</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4358/processo_235_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4358/processo_235_2025.pdf</t>
   </si>
   <si>
     <t>Isenção de IPTU para portadores de doença.</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4372/projeto_cutelaria.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4372/projeto_cutelaria.pdf</t>
   </si>
   <si>
     <t>Cria encontro Nacional Artesões em Cutelaria no Município de Xangri-Lá.</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4383/processo_294_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4383/processo_294_2025.pdf</t>
   </si>
   <si>
     <t>SUGERE AO EXECUTIVO A POSSIBILIDADE DE FIXAR VALORES, E IMPÕE OBRIGAÇÕES EM RELAÇÃO AOS CUIDADOS COM TERRENOS, DESCARTES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4404/processo_317_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4404/processo_317_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVÊNIO COM A BRIGADA MILITAR</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Houve desistência pela proponente antes mesmo do recebimento da matéria.</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4396/processo_308_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4396/processo_308_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de isenção e redução do Imposto sobre a Propriedade Predial e Territorial Urbana (IPTU), da Taxa de Coleta de Lixo, das Contribuições de Melhoria e da Contribuição de Iluminação Pública para proprietários, usufrutuários e possuidores legítimos de um único imóvel utilizado como residência própria, que se enquadrem nos critérios estabelecidos nesta Lei Complementar.</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4424/processo_417_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4424/processo_417_2025.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivo na Lei nº 419, de 24 de maio de 1990 (RJU), que Dispõe sobre o regime jurídico dos servidores públicos do Município e dá outras providências.</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4425/processo_418_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4425/processo_418_2025.pdf</t>
   </si>
   <si>
     <t>4803</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Cassio Voigt</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4465/processo_499_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4465/processo_499_2025.pdf</t>
   </si>
   <si>
     <t>Assegura o atendimento prioritário às pessoas com fibromialgia e a emissão de carteira de identificação municipal específica para fins de reconhecimento e exercício desse direito.</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>4805</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Houve desistência pelo proponente antes mesmo do recebimento da matéria.</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4473/processo_535_2025_1.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4473/processo_535_2025_1.pdf</t>
   </si>
   <si>
     <t>Cria o Programa “Educação Financeira” e sugere temas a serem abordados nas Escolas Municipais de Xangri-lá.</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4487/processo_618_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4487/processo_618_2025.pdf</t>
   </si>
   <si>
     <t>Concede isenção de ITBI às pessoas beneficiadas pelo Programa Compra Assistida da Caixa Econômica Federal - CEF e dá outras providências.</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4488/processo_621_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4488/processo_621_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a valorização dos profissionais da educação e a impulsão do índice de Desenvolvimento da Educação Básica (IDEB) no âmbito do Município de Xangri-Lá</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4490/processo_627_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4490/processo_627_2025.pdf</t>
   </si>
   <si>
     <t>Altera o § 2º do art. 40 da Lei nº 1.997, de 23 de maio de 2018.</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4504/processo_651_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4504/processo_651_2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos e o anexo da Lei nº 1.634, de 05 de novembro de 2013, que Institui o programa "Adote uma Praça", para incluir a adoção de pavimentação de ruas no Município de Xangri-Lá.</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Serginho do Bem</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4508/processo_662_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4508/processo_662_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2.360, de 21 de fevereiro de 2022, para o fim de nomear como Av. Elmar Ricardo Wagner e Av. Jacuí as diferentes partes da Avenida atualmente denominada ‘Avenida Elmar Ricardo Wagner’”.</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4510/processo_672_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4510/processo_672_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento do “Wheeling” como prática esportiva no município de Xangri-Lá (RS) e dá outras providências".</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4511/processo_673_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4511/processo_673_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 455/2002, que estabelece o Plano de Carreira dos servidores públicos municipais, no que se diz respeito à categoria funcional constituindo a linha de promoção.</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Adalcir Jacaré, Alexandre Rivael, Daiane Emerim</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4525/processo_697_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4525/processo_697_2025.pdf</t>
   </si>
   <si>
     <t>Institui o “Programa IPTU Verde", concedendo descontos no Imposto Predial Territorial Urbano (IPTU) às habitações sustentáveis e dá outras providências.</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4519/processo_701_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4519/processo_701_2025.pdf</t>
   </si>
   <si>
     <t>“Sugere ao Executivo Municipal que adote medidas para responsabilização, fiscalização e organização das fiações aéreas no município de Xangri-Lá, especialmente quanto à retirada de fios soltos, inutilizados ou caídos, a fim de prevenir acidentes e melhorar a paisagem urbana”.</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Aline Silva</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4520/processo_704_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4520/processo_704_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização do censo municipal de pessoas atípicas no Município de Xangri-Lá e a formulação de políticas públicas específicas e dá outras providências.</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4546/processo_777_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4546/processo_777_2025.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a adoção de política de cotas para negros, indígenas, pessoas com deficiência e pessoas trans em concursos públicos realizados pelo Município, com fundamento nos princípios constitucionais da igualdade, inclusão social e promoção da diversidade, respaldada pela atribuição legal da Câmara conforme a Lei Orgânica e Regimento Interno.</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4565/processo_839_2025_1.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4565/processo_839_2025_1.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a cedência de uma área de terra para a construção da sede da Associação de Pais e Amigos dos Atípicos (AMA).</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4566/processo_847_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4566/processo_847_2025.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que institua no Município de Xangri-Lá, o Programa Municipal de Proteção dos Direitos da Pessoa acometida por Síndrome de Fibromialgia ou Fadiga Crônica ou por Síndrome Complexa de Dor Regional ou outras doenças correlatas e da outras providências.</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Adalcir Jacaré</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4587/processo_881_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4587/processo_881_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que envie projeto de lei prevendo o custeio, pelo Município de Xangri-lá, de 50% (cinquenta por cento) do valor da contribuição ao IPE Saúde dos servidores públicos municipais aposentados.</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4588/processo_882_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4588/processo_882_2025.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal que, por meio da Secretaria competente, providencie a instalação de rede Wi-Fi gratuita nas principais praças do município.</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4589/processo_884_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4589/processo_884_2025.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Senhor Prefeito Municipal de Xangri-Lá que, por meio da Secretaria Municipal de Trânsito e Mobilidade, realize estudo técnico visando possibilitar o tráfego nos dois sentidos da Avenida Beira-Mar durante a baixa temporada, compreendida entre os meses de abril a novembro.</t>
   </si>
   <si>
     <t>4643</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4643/processo_1022_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4643/processo_1022_2025.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal o encaminhamento de Projeto de Lei dispondo sobre a concessão de licença paternidade de 15 (quinze) dias aos servidores públicos municipais de Xangri-Lá.</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4601/processo_908_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4601/processo_908_2025.pdf</t>
   </si>
   <si>
     <t>Institui o programa “Casa Segura” de apoio e proteção as mulheres vítimas de violência doméstica e familiar no município de Xangri-Lá e dá outras providências</t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4628/processo_987_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4628/processo_987_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que estude a viabilidade de designar guardas municipais, de forma permanente ou em regime de revezamento,_x000D_
 para atuarem nas unidades escolares da rede municipal de ensino.</t>
   </si>
   <si>
     <t>4635</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4635/processo_1005_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4635/processo_1005_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de programas de orientação, acolhimento e apoio psicossocial ás mães atípicas no âmbito do município de Xangri-Lá com foco na valorização do cuidado e promoção da saúde mental e da outras providências.</t>
   </si>
   <si>
     <t>4639</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4639/processo_1019_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4639/processo_1019_2025.pdf</t>
   </si>
   <si>
     <t>Solicita o alargamento da Rua Ceriaco Jerônimo de Souza.</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4641/processo_1011_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4641/processo_1011_2025.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo a criação do aplicativo “Aproxima Xangri-Lá”, destinado a aproximar a população da Administração Pública Municipal e facilitar o acesso a serviços e informações.</t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal o envio de Projeto de Lei que altere a Lei Municipal nº 1.634/2013, a fim de ampliar o Programa “Adote uma Praça”, permitindo a celebração de Parcerias Público-Privadas e outros instrumentos de cooperação para manutenção, revitalização e gestão compartilhada de praças e espaços públicos.</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4681/indicacao_48.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4681/indicacao_48.2025.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal o envio de Projeto de Lei que assegure a continuidade do benefício de vale-alimentação aos servidores públicos municipais de Xangri-Lá em licença saúde por doenças graves, sem prejuízo do direito, mesmo durante o período de afastamento.</t>
   </si>
   <si>
     <t>4682</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4682/indicacao_12.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4682/indicacao_12.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão do exame de Creatinofosfoquinase (CPK) no Teste do Pezinho ampliado, para triagem da Distrofia Muscular de Duchenne (DMD) no município de Xangri-Lá, e dá outras providências</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4718/indicacaoxangrilasemdordecancer_.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4718/indicacaoxangrilasemdordecancer_.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PODER EXECUTIVO MUNICIPAL A CRIAÇÃO DO PROGRAMA “XANGRI-LÁ SEM DOR DE CÂNCER”, DESTINADO AO CONTROLE E MANEJO DA DOR EM PACIENTES ONCOLÓGICOS NO ÂMBITO DO MUNICÍPIO DE XANGRI-LÁ – RS</t>
   </si>
   <si>
     <t>4752</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4752/indicacao_51.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4752/indicacao_51.2025.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal o envio de Projeto de Lei para desafetação das alamedas situadas no trecho compreendido entre a Rua Rio Divisa e a Rua Rio dos Índios, possibilitando a abertura total da Rua Rio Ibirapuitã, bem como a construção de passarela elevada acessível sobre a área desafetada.</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4757/indicacao_52-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4757/indicacao_52-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por intermédio da Secretaria Municipal de Educação, que implemente cursos de capacitação para professores da rede municipal sobre como abordar, identificar e prevenir situações de violência doméstica e violência contra mulheres no ambiente escolar.</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4476/emenda_01_ao_projeto_de_lei_complementar_08-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4476/emenda_01_ao_projeto_de_lei_complementar_08-2025.pdf</t>
   </si>
   <si>
     <t>Altera artigos do Projeto de Lei Complementar nº 08/2025</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4515/emenda_02_ao_projeto_de_lei_complementar_07-2025.docx_1.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4515/emenda_02_ao_projeto_de_lei_complementar_07-2025.docx_1.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei Complementar 07/2025</t>
   </si>
   <si>
     <t>4649</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4649/emenda_05-2025_ao_projeto_de_lei_83-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4649/emenda_05-2025_ao_projeto_de_lei_83-2025.pdf</t>
   </si>
   <si>
     <t>A presente Emenda Parlamentar Impositiva tem como finalidade suplementar recursos na Ação “Escola Fundamental: Construção, Ampliação, Melhoria e Reformas”, de modo a viabilizar a expansão e a modernização da rede municipal de ensino.</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
     <t>Aline Silva, Daiane Emerim, Luzia Barbosa Netto, Mari Lavieja</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4631/emenda_07.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4631/emenda_07.2025.pdf</t>
   </si>
   <si>
     <t>Emenda global ao Projeto de Lei 116/2025: "Autoriza a criação da Sala Lilás, destinada ao atendimento humanizado às mulheres vítimas de violência, institui a Política Municipal de Atendimento Integrado às Mulheres Vítimas de Violência e dá outras providências.”</t>
   </si>
   <si>
     <t>4648</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4648/emenda_08-2025_ao_projeto_de_lei_83-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4648/emenda_08-2025_ao_projeto_de_lei_83-2025.pdf</t>
   </si>
   <si>
     <t>A presente Emenda Parlamentar tem como finalidade suplementar recursos na Ação  “Escola do Legislativo” e na Ação “Construção, Ampliação, Reforma da Câmara, de modo a viabilizar a expansão e a modernização das atividades do legislativo.</t>
   </si>
   <si>
     <t>4650</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4650/emenda_09-2025_ao_projeto_de_lei_83-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4650/emenda_09-2025_ao_projeto_de_lei_83-2025.pdf</t>
   </si>
   <si>
     <t>No âmbito local, as emendas parlamentares individuais cumprem papel estratégico: aproximam a aplicação do orçamento municipal das reais necessidades da população, permitindo que vereadores direcionem recursos a áreas sensíveis como saúde, educação, infraestrutura comunitária, esporte e cultura. Trata-se, portanto, de instrumento democrático que dá efetividade ao princípio da participação popular na definição dos gastos públicos, fortalecendo o controle social e a legitimidade da atividade legislativa.</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4719/processo_761_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4719/processo_761_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária de 2026.</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Poder Legislativo - PL</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4615/mocao_05-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4615/mocao_05-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO em face de declarações proferidas pela palestrante, no dia 12 de março de 2025, em curso promovido pela Instituição Inlegis.</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4629/mocao_09-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4629/mocao_09-2025.pdf</t>
   </si>
   <si>
     <t>Aos Excelentíssimos Senhores Membros do Tribunal Regional Eleitoral do Rio Grande do Sul – TRE/RS,_x000D_
 _x000D_
 A Câmara Municipal de Xangri-Lá vem, por meio desta, expressar seu reconhecimento e gratidão pela valiosa parceria firmada no âmbito do Programa Vereador Mirim, ao ceder as urnas eletrônicas utilizadas no processo eleitoral dos estudantes participantes._x000D_
 _x000D_
 A colaboração do TRE/RS possibilitou que os jovens vivenciassem de forma prática e educativa o processo democrático, fortalecendo a cidadania, a participação política e o aprendizado sobre o sistema eleitoral brasileiro. Essa contribuição é de extrema relevância para a formação de lideranças futuras e para o fortalecimento da democracia em nosso município._x000D_
 _x000D_
 Diante disso, a Câmara Municipal de Xangri-Lá registra, em ata e nos anais desta Casa Legislativa, seus sinceros agradecimentos à 150ª Zona Eleitoral do Rio Grande do Sul (Tribunal Regional Eleitoral do Rio Grande do Sul), reconhecendo a importância dessa parceria para o sucesso e a c</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4634/mocao_10-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4634/mocao_10-2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações_x000D_
 _x000D_
 A Câmara Municipal de Vereadores de Xangri-Lá, no uso de suas atribuições legais e regimentais, manifesta congratulações ao Grupo de Tradição e Cultura – GTC 20 de Setembro, pela conquista do 3º lugar na Força B do XXIX Fest Mirim, realizado em Santa Maria, no último final de semana de agosto de 2025._x000D_
 _x000D_
 Tal premiação é motivo de orgulho para nosso município, pois reconhece o esforço, a dedicação e o talento de nossos jovens tradicionalistas, que preservam e promovem a cultura gaúcha além das fronteiras locais.</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informações</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4305/pi_01.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4305/pi_01.2025.pdf</t>
   </si>
   <si>
     <t>Seja informado o gasto total com a iluminação/decoração de Natal do ano de 2024 no Município de Xangri-Lá.</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4345/pi02-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4345/pi02-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal informe o número de famílias cadastradas em cada ESF? O número de Agente de Saúde em cada ESF? O número de famílias ou lares cobertos por Agente de Saúde? O número de metas atingidas por ESF no ano de 2024?</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4379/pedido_de_informacao_03.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4379/pedido_de_informacao_03.2025.pdf</t>
   </si>
   <si>
     <t>Em que estado se encontra o processo referente ao PPCI e troca de telhado do Serviço de Convivência e Fortalecimento de Vínculos.</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4405/pedido_de_informacao_04.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4405/pedido_de_informacao_04.2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, através do órgão competente, informe à esta Casa, a lista de espera de psicólogos do município de Xangri-Lá.</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4407/pedido_de_informacao_05.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4407/pedido_de_informacao_05.2025.pdf</t>
   </si>
   <si>
     <t>Para que o executivo municipal informe a esta casa o valor que foi gasto para tirar o lixão do  _x000D_
 parque de eventos;</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4408/pedido_de_informacao_006.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4408/pedido_de_informacao_006.2025.pdf</t>
   </si>
   <si>
     <t>Para que o executivo municipal informe a esta casa qual procedimento para liberação de estacionamento no canteiro central da paraguassu e que seja encaminhado todos os processos que já foram liberados.</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4656/pedido_de_informacao_07_semana.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4656/pedido_de_informacao_07_semana.pdf</t>
   </si>
   <si>
     <t>O presente pedido tem por finalidade dar transparência aos gastos públicos realizados na Semana Farroupilha, evento de grande importância cultural para nosso município, garantindo que a comunidade tenha pleno conhecimento da aplicação dos recursos.</t>
   </si>
   <si>
     <t>4747</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4747/pedido_de_informacoes_08-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4747/pedido_de_informacoes_08-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal informe a esta Casa Legislativa:_x000D_
 _x000D_
 Considerando que a empresa Visibs Segurança presta serviços terceirizados ao Município de Xangri-Lá;_x000D_
 _x000D_
 Que diversos funcionários relataram atraso de salários, falta de direitos e insegurança trabalhista;_x000D_
 _x000D_
 Que alguns trabalhadores informaram terem sido demitidos, enquanto outros relataram posteriormente ter sido feita uma reunião dizendo que deveriam continuar trabalhando, pois a empresa ainda não foi oficialmente desvinculada da Prefeitura;_x000D_
 _x000D_
 Que foi informado aos trabalhadores que a Prefeitura não poderá pagar salários ou_x000D_
 direitos atrasados, cabendo apenas à empresa Visibs;_x000D_
 _x000D_
 Que existe grande preocupação sobre a continuidade ou não do contrato, sobre_x000D_
 possíveis demissões futuras e sobre eventual perda de direitos e dias trabalhados pelos funcionários._x000D_
 _x000D_
 Diante disso, solicito as seguintes informações:_x000D_
 _x000D_
 SOBRE O CONTRATO_x000D_
 1. Qual é o status atual do contrato entre o Município e a empresa Visibs Segurança?_x000D_
 2. Houve formalmen</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4433/pedido_de_informacao_9-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4433/pedido_de_informacao_9-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo informe quanto foi o gasto no rodeio deste ano.</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4434/pedido_de_informacao_10-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4434/pedido_de_informacao_10-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Poder Executivo informe o valor total a título de empréstimo que foi feito nos anos de 2021 a 2024, especialmente o FINISA. Informe no que os valores foram utilizados e também quanto que o Poder Executivo deverá pagar no total pelos empréstimos e a partir de quando. Também envie cópia dos contratos de empréstimo.</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4478/pedido_de_informacao_011.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4478/pedido_de_informacao_011.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal através do órgão competente, informe a esta casa se existem câmeras com captação de áudio dentro das salas de descanso dos professores nas escolas municipais de Xangri-Lá._x000D_
 _x000D_
 Se existirem, informe:_x000D_
 Quem autorizou a instalação._x000D_
 Justificativa da instalação._x000D_
 Período em que foi instalada._x000D_
 Quem tinha acesso às gravações das Câmeras;_x000D_
 Se os professores foram avisados da colocação;_x000D_
 _x000D_
 Justificativa: Recebi denúncia de que em uma escola de Xangri-lá na sala de descanso dos professores foi colocada no período da eleição uma câmera com escuta de áudio sem qualquer aviso prévio aos professores.</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4479/pi_12.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4479/pi_12.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal envie cópia de todos os processos administrativos e ofícios feitos para tratar sobre a troca dos Postes de Luz que estão no meio das ruas._x000D_
 Informe o que está sendo feito nesse momento para resolver o problema._x000D_
 Informe se durante o processo foram apontados os riscos de fazer a ampliação sem retirada dos postes._x000D_
 _x000D_
 Justificativa: O presente pedido de providência visa cobrar ações da Prefeitura de Xangri-Lá quanto à permanência de postes no meio da Avenida Paraguassú, mesmo após a execução da obra de revitalização. A situação compromete a segurança de motoristas e pedestres e demonstra falha no planejamento do projeto. Segundo relatos de moradores e técnicos, a retirada dos postes deveria ter sido prevista pela administração municipal e cobrada da concessionária responsável. Já se passaram mais de dois anos desde o início da obra, sem solução definitiva.</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4481/pedido_de_informacao_013.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4481/pedido_de_informacao_013.pdf</t>
   </si>
   <si>
     <t>Cópia integral do processo que deu origem a contratação da empresa CASTRO &amp;_x000D_
 ROCHA LTDA no CONTRATO Nº 129/2025_x000D_
 Justificativa de contratar uma EMPRESA DE ENGENHARIA ELÉTRICA para fornecer_x000D_
 mão de obra de auxiliar de classe;_x000D_
 Quais as empresas que deram orçamento e como escolheram elas? E justificar o motivo_x000D_
 de entre várias empresas que trabalham com mão de obra terceirizada, escolheram uma_x000D_
 de engenharia elétrica._x000D_
 Por que não foi adotado processo seletivo simplificado._x000D_
 Por que o orçamento da empresa diz R$ 250.097,36 e o contrato foi feito em 750 mil?_x000D_
 Justificativa:_x000D_
 Recebi diversas mensagens de pais e professores preocupados com a nova contratação,_x000D_
 não fizeram um processo seletivo ou concurso público e resolveram fazer um contrato_x000D_
 emergencial de 750 MIL REAIS._x000D_
 Em vez de fazer uma licitação desde o início do ano fizeram um processo escolhendo_x000D_
 uma empresa que atua com engenharia elétrica. Pais me mandaram foto do site da_x000D_
 empresa que ganhou o contrato e me falaram que essa empresa foi a mesma</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4556/pedido_de_informacao_14-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4556/pedido_de_informacao_14-2025.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito Municipal_x000D_
 Nos termos art. 46, V, da Lei Orgânica Municipal e do art. 204 do Regimento Interno do  Legislativo Municipal, solicito:_x000D_
  1. Número total de alunos matriculados no Ensino fundamental por escola do município,  discriminado o número de alunos por unidade escolar._x000D_
  2. Número total de alunos matriculados  nas Escolas Municipais de Ensino Infantil  (EMEI), discriminado por escola._x000D_
  3. Informar quais são as escolas particulares conveniadas com município, bem como o  número total de alunos matriculados custeados pelo município em cada uma dessas  instituições._x000D_
 _x000D_
 Justificativa: no exercício da função fiscalizatória.</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4571/pi_mulher.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4571/pi_mulher.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo municipal, através do órgão competente, informe a estaCasa as seguintes informações relacionadas à aplicação da Lei Maria da Penha eações de enfrentamento à violência contra a_x000D_
 mulher no município de Xangri-Lá._x000D_
 1. O município dispõe de algum serviço público ou convênio com profissionaisespecializados_x000D_
 (assistente social, psicóloga, advogada) para atendimento às vítimas de violênciadoméstica?_x000D_
 2. O Conselho Municipal dos Direitos da Mulher (CMDM) está em funcionamento?Quais ações_x000D_
 foram realizadas nos últimos 12 meses?_x000D_
 3. Quais campanhas educativas ou ações de prevenção foram promovidas peloExecutivo_x000D_
 municipal nos anos de 2023 e 2024?_x000D_
 4. Existe convênio formal entre o município de Xangri-Lá e o Governo do Estado ouPoder_x000D_
 Judiciário para viabilizar a atuação da Patrulha Maria da Penha?</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4572/pi_internacao.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4572/pi_internacao.pdf</t>
   </si>
   <si>
     <t>Altera e inclui dispositivos no art. 4º e altera anexo da Lei Municipal nº 1.006, de 19 de setembro de 2007, que Dispõe sobre o quadro de cargos e funções do Município de Xangri-Lá e dá outras providências.</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4608/pedido_de_informacao_017.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4608/pedido_de_informacao_017.pdf</t>
   </si>
   <si>
     <t>Peço cópia de todos os comprovantes de pagamentos, guias de recolhimento de FGTS e INSS de todos os funcionários da empresa Visibs Segurança do ano de 2025 com a informação de quando foi recebido o salário de cada funcionário e de comprovação se a empresa foi notificada do atraso no pagamento.</t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4676/modelo_pedido_de_informacao_xx-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4676/modelo_pedido_de_informacao_xx-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal informe a esta Casa Legislativa quais os imóveis locados para a Administração Municipal, encaminhando cópia dos respectivos contratos de locação.</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4709/_pedido_de_informacao_19_-2025.docx_2_1.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4709/_pedido_de_informacao_19_-2025.docx_2_1.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal informe a esta Casa Legislativa Sobre a prestação de contas da Escola Petronilha Maria Alves dos Santos de Janeiro até Novembro, inclusive da Festa Junina sobre os lucros e despesas, extrato bancário, e no que será investido.</t>
   </si>
   <si>
     <t>4748</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4748/pedido_de_informacoes_20-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4748/pedido_de_informacoes_20-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal informe a esta Casa Legislativa as seguintes informações oficiais sobre o evento:_x000D_
 _x000D_
 Exposição do Cavalo Crioulo – Exposição Morfológica / Passaporte Expointer 2026, realizado nos dias 13, 14 e 15 de novembro, no Parque de Eventos, com apoio da Prefeitura Municipal._x000D_
 _x000D_
 1. Gastos públicos do Município_x000D_
 Solicito detalhamento de todos os gastos realizados pela Prefeitura, incluindo:_x000D_
 1.1. Valores investidos pela Secretaria de Turismo, Cultura, Esporte e Lazer;_x000D_
 1.2. Notas fiscais, empenhos, liquidações e pagamentos;_x000D_
 1.3. Gastos com estrutura (tendas, som, iluminação, graderias, limpeza, banheiros,_x000D_
 segurança, transporte, serviços gerais);_x000D_
 1.4. Gastos com equipe, diárias, deslocamentos ou horas extras de servidores;_x000D_
 1.5. Eventuais cachês, apresentações musicais, contratados ou terceirizados._x000D_
 2. Apoio institucional e contrapartidas_x000D_
 2.1. Quais apoios materiais e logísticos foram fornecidos pela Prefeitura?_x000D_
 2.2. Houve empréstimo de máquinas, veículos ou servidores m</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4768/pi_natal.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4768/pi_natal.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo municipal, através do órgão competente, informe a esta Casa as_x000D_
 seguintes informações:_x000D_
 envie cópia integral do contrato, como informe a forma de contratação da_x000D_
 empresa responsável pela montagem da decoração natalina de 2025 em nosso_x000D_
 município._x000D_
 Solicito que sejam encaminhados:_x000D_
 Processos licitatórios ou dispensas uƟlizados._x000D_
 Nota de empenho e demais documentos relacionados à contratação._x000D_
 JusƟfica-se o pedido para fins de fiscalização e acompanhamento dos gastos_x000D_
 públicos.</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4769/p.i_life.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4769/p.i_life.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo encaminhe cópia integral do contrato firmado com o Hospital Life Plus, incluindo eventuais aditivos, valores contratados e vigência.</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4792/pedido_de_informacoes_21-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4792/pedido_de_informacoes_21-2025.pdf</t>
   </si>
   <si>
     <t>Nos termos do art. 46, inciso X, da Lei Orgânica Municipal, e do art. 202 do Regimento Interno da Câmara Municipal de Vereadores, requeiro que sejam prestadas as seguintes informações referentes à obra de revitalização da Avenida Paraguassu:_x000D_
 _x000D_
 1. Trechos licitados_x000D_
 • Informar quais trechos foram licitados, indicando claramente:_x000D_
 • Início e fim de cada trecho;_x000D_
 • Metragem correspondente_x000D_
 _x000D_
 2. Valores contratados e pagos_x000D_
 • Informar o valor total de cada trecho licitado;_x000D_
 • Informar o valor efetivamente pago até a presente data, discriminando por trecho._x000D_
 _x000D_
 3. Etapas pendentes_x000D_
 • Descrever o que ainda falta ser executado em cada trecho para a conclusão da obra_x000D_
 até a presente data;_x000D_
 • Especificar previsões, pendências técnicas ou operacionais._x000D_
 _x000D_
 Justificativa: No exercício da fiscalização.</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4289/pp_01.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4289/pp_01.2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie espaço adequado para realização de feiras.</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
     <t>Geovanão</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4304/pp_02.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4304/pp_02.2025.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal providencie uma parada na Olmiro Lima para o ônibus do Projeto Verão</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4301/pp_03.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4301/pp_03.2025.pdf</t>
   </si>
   <si>
     <t>Para que Executivo Municipal através dos órgãos competentes, execute uma calçada em toda extensão do canteiro central da Avenida Esmeralda em Rainha do Mar.</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4302/pp_04.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4302/pp_04.2025.pdf</t>
   </si>
   <si>
     <t>Para que Executivo Municipal através dos órgãos competentes, para que seja providenciada a troca de lâmpadas em quatro postes consecutivos na rua no novo próximo a escola Estadual.</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4309/pp_05.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4309/pp_05.2025.pdf</t>
   </si>
   <si>
     <t>Providenciar solução de problemas na Rua Rio Camisas.</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4310/pp_06.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4310/pp_06.2025.pdf</t>
   </si>
   <si>
     <t>Realize a limpeza e manutenção da Avenida Ágata em Rainha do Mar.</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4311/pp_07.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4311/pp_07.2025.pdf</t>
   </si>
   <si>
     <t>Para que Executivo Municipal através dos órgãos competentes, execute a limpeza da areia de dunas que está avançando para a via, na Avenida Beira Mar, entre a Avenida Homero Ribeiro e a Rua Dally M dos Santos no bairro Remanso</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4312/pp_08.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4312/pp_08.2025.pdf</t>
   </si>
   <si>
     <t>Intensifique a instalação de câmeras de vigilância na Avenida Paraguassu e também na Rua Elmar Ricardo Wagner, nas proximidades do Bruxas’Burguer bem como implemente a sinalização, por meio de placas, informando sobre a existência do monitoramento.</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4316/pp_09.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4316/pp_09.2025.pdf</t>
   </si>
   <si>
     <t>Substituição das pedras irregulares por PVS na Rua Rio Douradinho no trecho da Alameda Rio do Mel até a Rua Rio dos Índios.</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4318/pp_10.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4318/pp_10.2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se que o Executivo Municipal, por meio dos órgãos competentes, providencie a conclusão da colocação dos PAVs na Rua Alexandrita no trecho_x000D_
 compreendido a partir da residência de nº 150 até a divisa com a Rua Turmalina, no bairro de Rainha do Mar.</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4319/pp_11.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4319/pp_11.2025.pdf</t>
   </si>
   <si>
     <t>Providencie a poda das árvores e a limpeza da Rua Felicidade no Bairro Guará.</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4320/pp_12.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4320/pp_12.2025.pdf</t>
   </si>
   <si>
     <t>Providenciar a limpeza da Av. Beira Mar na Praia do Remanso.</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4322/pedido_de_providencia_13-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4322/pedido_de_providencia_13-2025.pdf</t>
   </si>
   <si>
     <t>Limpeza na área da lagoa do Bairro Guará e que estudem um projeto de lazer, bem como quiosque, quadras de areia, uma pracinha infantil e que a rua de acesso seja feita de PAVS.</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4329/pp_14.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4329/pp_14.2025.pdf</t>
   </si>
   <si>
     <t>Providencie a troca da lâmpada queimada na rua Antônio Hipólito dos Santos em frente nº 51 em Atlântida.</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4330/pp_15.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4330/pp_15.2025.pdf</t>
   </si>
   <si>
     <t>Providencie a troca da lâmpada queimada na rua Araras em frente nº 130 na lateral do condomínio Rossi em Atlântida.</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4347/pp_16.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4347/pp_16.2025.pdf</t>
   </si>
   <si>
     <t>Solicito a Vossa Excelência, que realize de forma urgente a manutenção nos aparelhos de ares-condicionados do ESF da Rainha do Mar</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4348/pp_17.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4348/pp_17.2025.pdf</t>
   </si>
   <si>
     <t>Solicito a Vossa Excelência que realize a manutenção urgente nos aparelhos de ares-condicionados do ESF do bairro Marina.</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4346/pp_18.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4346/pp_18.2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, através do órgão competente providencie a colocação de PAVS em toda a extensão da Avenida A e B, da Paraguassú até a beira do bairro Noiva do Mar.</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4349/pp_19.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4349/pp_19.2025.pdf</t>
   </si>
   <si>
     <t>Solicito a Vossa Excelência, que realizem a construção de uma boca de lobo na Rua Rio Novo, quase em frente ao parque de máquinas no bairro centro, em Xangri-Lá.</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4339/pedido_de_providencia_pp_20-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4339/pedido_de_providencia_pp_20-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, através do órgão competente, cobre da empresa que fez o serviço de colocação dos postes, na extensão da ciclovia, que liga o bairro Figueirinha ao bairro Guará. Esta empresa para executar o serviço, passou com caminhões por cima da ciclovia, causando vários estragos, bem como ondulações e buracos na extensão da via.</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4337/pedido_de_providencia_pp_21-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4337/pedido_de_providencia_pp_21-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, através do órgão competente, providencie a troca das lâmpadas queimadas nos postes da Alameda Taquari Mirim, entre a av. Paraguassú e a rua Rio Douradinho em Xangri-Lá/RS</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4338/pedido_de_providencia_pp_22-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4338/pedido_de_providencia_pp_22-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, através do órgão competente, providencie a instalação de um quebra mola, na rua Ceriaco Jerônimo de Souza, entre a rua Aldina Norberto de Matos e a rua Arlindo Quincheski no bairro Guará.</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4336/pp_23-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4336/pp_23-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, através do órgão competente, providencie instalação de placas de sinalização do tipo A-34, que indicam área de lazer, no entorno do campo de futebol do bairro Guará, localizado na Rua Protásio Marquês da Rosa. Além disso, solicita-se a instalação de placas de sinalização do tipo A-33A, que indicam área escolar, no entorno da Escola Municipal de Ensino Fundamental Petronilha Maria Alves dos Santos.</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4343/pedido_de_providencia_24.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4343/pedido_de_providencia_24.2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal providencia a colocação de PAVS na Rua Osvaldo Cruz no Bairro Arpoador</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4360/pedido_de_providencia_5_lagoaguara_1.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4360/pedido_de_providencia_5_lagoaguara_1.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, através do órgão competente, providencie a limpeza da areá, e a reconstrução das churrasqueiras que existiam no local no bairro Guará._x000D_
 Obs: Localizada as margens da Lagoa dos Quadros no bairro Guará.</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4359/pedido_de_providencia__26-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4359/pedido_de_providencia__26-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, através do órgão competente, faça um estudo técnico através dos biólogos para que seja limpa áreas de junco que se criou onde existia uma prainha na lagoa dos quadros no bairro guará.</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4368/pp_27.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4368/pp_27.pdf</t>
   </si>
   <si>
     <t>Que Vossa Excelência determine à Secretaria de Segurança Pública e Trânsito a colocação de 02 (dois) redutores de velocidade no Bairro Rainha do Mar nos seguintes locais. a) RUA SAFIRA antes e depois do nº 25; b) RUA ALEXANDRITA antes e depois do nº 198</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4365/pedido_de_providencia__28-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4365/pedido_de_providencia__28-2025.pdf</t>
   </si>
   <si>
     <t>Para que a AEGEA sane o problema de vazamento.</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4366/pedido_de_providencia_29-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4366/pedido_de_providencia_29-2025.pdf</t>
   </si>
   <si>
     <t>Colocação de pavs na rua Rio Forqueta.</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
     <t>Adalcir Jacaré, Daiane Emerim</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4367/pedido_de_providencia_30-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4367/pedido_de_providencia_30-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, através do órgão competente, faça as intervenções necessárias para sanar o extravasamento de aguá na Esquina Rua Ibiuí com a Beira Mar.</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4374/pedido_de_providencia_31_com_fotos.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4374/pedido_de_providencia_31_com_fotos.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a limpeza do terreno localizado na rua dos Narcisos próximo ao_x000D_
 condomínio Joy 2 no bairro de Noiva do Mar.</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4375/pedido_de_providencia_32.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4375/pedido_de_providencia_32.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja colocado uma lixeira em frente ao condomínio Casa Blanca no bairro Arpoador_x000D_
  em frente a Casa de Carnes Arpoador</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4376/pedido_de_providencia_33_com_fotos.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4376/pedido_de_providencia_33_com_fotos.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a manutenção urgente da pracinha do bairro Figueirinha.</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4377/pedido_de_providencia_34.2025_com_fotos.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4377/pedido_de_providencia_34.2025_com_fotos.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Secretaria competente que realize a manutenção urgente do telhado do Ginásio da escola Manoel Prestes</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4378/pedido_de_providencia_35.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4378/pedido_de_providencia_35.2025.pdf</t>
   </si>
   <si>
     <t>Solicito pedido para colocação de canos no valão localizado na Avenida dos Senadores em  Rainha do Mar</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4381/pedido_de_providencia_36-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4381/pedido_de_providencia_36-2025.pdf</t>
   </si>
   <si>
     <t>Resolver problemas de alagamento.</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4385/pp_37-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4385/pp_37-2025.pdf</t>
   </si>
   <si>
     <t>reparo do trecho de pavimentação na Avenida Beira Mar, em frente à Alameda dos Senadores, no bairro Rainha do Mar.</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4386/pp_38-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4386/pp_38-2025.pdf</t>
   </si>
   <si>
     <t>Adote as providências necessárias para a instalação de academias ao ar livre nas praças dos bairros Noiva do Mar, Marina e Figueirinha.</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4388/pedido_de_providencia_39-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4388/pedido_de_providencia_39-2025.pdf</t>
   </si>
   <si>
     <t>providencie a troca das lâmpadas queimadas na Av. Beira mar de Atlântida, na divisa entre os Municípios deXangri-Lá e Capão da Canoa.</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4387/pedido_de_providencia_40-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4387/pedido_de_providencia_40-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, através do órgão competente faça a troca de dois_x000D_
 refletores que estão queimados e providencie o conserto da caixa de disjuntores, que_x000D_
 estão expostos na quadra sintética do bairro Guará</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4390/pedido_de_providencia_41.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4390/pedido_de_providencia_41.pdf</t>
   </si>
   <si>
     <t>Nos termos do Regimento Interno e da Lei Orgânica Municipal de Xangri-Lá, requeiro que seja providenciado o que abaixo segue:_x000D_
 Para que seja providenciado o mais rápido possível a limpeza do Ecoponto de Rainha do Mar;</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4389/pedido_de_providencia_1_1.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4389/pedido_de_providencia_1_1.pdf</t>
   </si>
   <si>
     <t>instalação de um playground e uma quadra de vôlei no terreno localizado na Avenida Antônio Manoel Sant’Helena, esquina com a Avenida Golfinho, no Bairro Marina</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
     <t>Nos termos do Regimento Interno e da Lei Orgânica Municipal de Xangri-Lá, requeiro que seja providenciado o que abaixo segue: Solicita-se que o Executivo Municipal, por meio do órgão competente, providencie a instalação de uma boca de lobo na Rua Sisnei Negro, próximo ao número 150, com escoamento direcionado para a Rua Gralha Azul no Bairro Figueirinha.</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4393/pp-44_lixeira_adicional_figueirinha.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4393/pp-44_lixeira_adicional_figueirinha.pdf</t>
   </si>
   <si>
     <t>o licito que o Poder Executivo providencie a instalação de uma lixeira adicional no final da Rua Falcão Azul no Bairro Figueirinha.</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4394/pp-45_praca_do_remanso.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4394/pp-45_praca_do_remanso.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Exmo. Sr. Prefeito Municipal de Xangri-Lá/ RS que providencie, junto aos órgãos competentes, melhorias na Praça do Remanso, incluindo manutenção e adequação da pracinha infantil, garantindo segurança e conforto para as crianças, melhoria na iluminação e instalação e manutenção de lixeiras, visando à organização e à preservação da limpeza da praça.</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4395/pp-46_praca_ramiro_correa.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4395/pp-46_praca_ramiro_correa.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, por meio dos órgãos competentes, realize a manutenção dos bancos da Praça Ramiro Corrêa, visando melhores condições de uso para a população, e o plantio de árvores na praça, com o objetivo de proporcionar sombra e maior conforto aos frequentadores.</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4391/pp-47_ciclovia_figueirinha.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4391/pp-47_ciclovia_figueirinha.pdf</t>
   </si>
   <si>
     <t>Gostaria de solicitar, a realização de uma limpeza na ciclovia que liga o Bairro Figueirinha ao Bairro Guará. Atualmente, o local apresenta acúmulo de sujeira, o que tem dificultado o uso adequado da via por ciclistas e pedestres.</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4403/pedido_de_providencia.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4403/pedido_de_providencia.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, através do órgão competente tome providências para a IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE, na Avenida Paraguassu, ao lado do mercado Asun no Bairro Noiva do Mar.</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4411/pedido_de_providencia_49-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4411/pedido_de_providencia_49-2025.pdf</t>
   </si>
   <si>
     <t>Nos termos do Regimento Interno e da Lei Orgânica Municipal de Xangri-Lá, requeiro que seja providenciado o que abaixo segue:_x000D_
 Uma Lombada com Faixa de Segurança e Acessibilidade na Frente do Asun Supermercado de Noiva Do Mar na  Av. Paraguassu</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4418/pedido_de_providencia_50-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4418/pedido_de_providencia_50-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal que notifique a empresa que está executando as obras das calçadas na Av. Paraguassú, pois estão deixando-as em_x000D_
 desconformidade com as que lá já existem.</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4419/pedido_de_providencia_51.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4419/pedido_de_providencia_51.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal, por meio do órgão competente, adote as providências para a colocação de PAVs na rua Beija Flor, esquina com a rua 57 no bairro de Atlântida.</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4420/pedido_de_providencia_52.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4420/pedido_de_providencia_52.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal, por meio do órgão competente, providencie a instalação de um playground no espaço vazio localizado na Rua 57, esquina com a Rua Pavão, junto ao muro do Condomínio Porto Coronado, no bairro de Atlântida.</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4421/pedido_de_providencia_53.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4421/pedido_de_providencia_53.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal, por meio do órgão competente, providencie a instalação de um quebra-molas na rua Paulo Teixeira, na altura do nrº 395</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4428/pedido_de_providencia_6__55.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4428/pedido_de_providencia_6__55.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que faça um estudo para instalação de Quebra-molas em toda extensão da Rua Beija- Flor em Atlantida.</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4432/pedido_de_providencia_7_54.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4432/pedido_de_providencia_7_54.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a instalação de Iluminação Pública nos postes que instalaram ao longo da Ciclovia entre_x000D_
 o bairro Guará e Figueirinha</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4435/pp_56.2024.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4435/pp_56.2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que seja feita a instalação de quebra-bolas ou redutor de velocidade na Rua Alameda Safira nas imediações da residência de número 268 em Rainha do Mar</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal para que seja feita a instalação de quebra-molas ou redutor de velocidade na Rua_x000D_
 Turmalina, nas imediações da residência de número 970 em Rainha do Mar</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4437/pedido_de_providencia_58.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4437/pedido_de_providencia_58.2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que o poder executivo municipal providencie a correta fiscalização dos materiais deixados na estrada pelas empresas contratadas pela Prefeitura Municipal de Xangri-Lá para execução de obras públicas.</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal para que seja feita a instalação de quebra-molas ou redutor de velocidade na Avenida Inter balneários nas imediações da residência de número 124 em Rainha do Mar</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4439/pp_60-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4439/pp_60-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal que, por meio do órgão competente, providencie  a instalação de um quebra-molas na rua Genuino Padilha, na altura do nº 600.</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4440/pp_61-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4440/pp_61-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal que, por meio do órgão competente, providencie a finalização da pavimentação da Rua dos Lírios no bairro de Noiva do Mar.</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4441/pp_62-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4441/pp_62-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal que, por meio do órgão competente, providencie a pavimentação da Avenida Esmeralda no bairro de Rainha do Mar.</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4442/pedido_de_providencia_63-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4442/pedido_de_providencia_63-2025.pdf</t>
   </si>
   <si>
     <t>Requer que o  Executivo Municipal que, por meio do órgão competente, através do órgão competente providencie a limpeza dos bueiros e dos valos do bairro Guará.</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4443/pedido_de_providencia_64-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4443/pedido_de_providencia_64-2025.pdf</t>
   </si>
   <si>
     <t>Faça a revitalização da pintura das placas de demarcação da área de pesca e de surf em toda a orla do município._x000D_
 _x000D_
 Justificativa: os pescadores e os surfistas estão solicitando tal melhoria, pois as placas estão com a pintura fraca, dificultando a identificação dos locais para prática de surf e pesca, o que poderá ocasionar acidente envolvendo surfistas nos cabos e redes de pesca._x000D_
 _x000D_
 Sugestão: Sugerimos a criação de um Qr Code a ser fixado nas placas de demarcação, para que se possa identificar as áreas de surf e de pesca em nosso município</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4446/pedido_de_providencia_65-2025_1.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4446/pedido_de_providencia_65-2025_1.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, através do órgão competente, revise a iluminação pública do bairro Guará.</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4448/pp_manutencao_praca_rainha_do_mar.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4448/pp_manutencao_praca_rainha_do_mar.pdf</t>
   </si>
   <si>
     <t>Nos termos do art. 46, IV, da Lei Orgânica Municipal e art. 205, do Regimento Interno do_x000D_
 Legislativo Municipal, requeiro que seja providenciado o que abaixo segue:_x000D_
 _x000D_
 Solicitação de Manutenção dos Equipamentos da Pracinha – Praça da Rainha do Mar_x000D_
 _x000D_
 Justificativa: A pracinha de brinquedos localizada na Praça da Rainha do Mar é amplamente frequentada por crianças da comunidade e visitantes, sendo um importante espaço de lazer e convivência familiar. No entanto, diversos equipamentos apresentam desgaste acentuado, o que representa risco à integridade física das crianças que ali brincam.</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4449/pp_limpeza_terreno_telefonica.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4449/pp_limpeza_terreno_telefonica.pdf</t>
   </si>
   <si>
     <t>Nos termos do art. 46, IV, da Lei Orgânica Municipal e art. 205, do Regimento Interno do Legislativo Municipal, requeiro que seja providenciado o que abaixo segue:_x000D_
 _x000D_
 Que as autoridades competentes notifiquem os proprietários do terreno pertencente à empresa de telefonia Vivo, localizado na Rua Tainhas, nº 576, esquina com a Rua Rio Douradinho, para que seja realizada a devida limpeza e manutenção do referido imóvel._x000D_
 _x000D_
 Justificativa: O terreno em questão encontra-se em estado de abandono, com acúmulo_x000D_
 de lixo e vegetação excessiva, o que tem causado grande preocupação aos moradores da_x000D_
 região. Além dos riscos à saúde pública — como a proliferação de insetos e animais_x000D_
 peçonhentos — o local tem se tornado ponto de descarte de lixo, gerando desconforto para a comunidade. A devida manutenção e fiscalização do imóvel são medidas urgentes e_x000D_
 necessárias para preservar a ordem pública, garantir a salubridade do ambiente e promover o bem-estar dos cidadãos.</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4450/pp_demarcacao_dos_postes.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4450/pp_demarcacao_dos_postes.pdf</t>
   </si>
   <si>
     <t>Nos termos do art. 46, IV, da Lei Orgânica Municipal e art. 205, do Regimento Interno _x000D_
 do Legislativo Municipal, requeiro que seja providenciado o que abaixo segue:_x000D_
 _x000D_
 Que as autoridades competentes realizem a demarcação dos pontos onde os postes de iluminação pública do bairro Rainha do Mar ainda não foram devidamente reinstalados, com o objetivo de sinalizar corretamente os locais e auxiliar a concessionária responsável — CEEE Equatorial — na recolocação dos equipamentos._x000D_
 _x000D_
 Justificativa: Já ocorreram acidentes no bairro envolvendo veículos e pedestres. A situação representa um perigo constante para todos que transitam pela região. A demarcação adequada e abrangente dos locais se faz necessária com urgência, a fim de prevenir novos acidentes e garantir maior segurança até que a CEEE Equatorial realize o remanejamento dos postes.</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4451/pp_69-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4451/pp_69-2025.pdf</t>
   </si>
   <si>
     <t>Nos termos do Regimento Interno e da Lei Orgânica Municipal de Xangri-Lá, requeiro_x000D_
 que seja providenciado o que abaixo segue:_x000D_
 Solicito que o Executivo Municipal, por meio do órgão competente, providencie a_x000D_
 pavimentaçao da Avenida Ágata no bairro de Rainha do Mar._x000D_
 Ementa: Solicita pavimentação da Av. Ágata._x000D_
 Justificativa:_x000D_
 A pavimentação da Avenida Ágata, no bairro Rainha do Mar, é uma necessidade para_x000D_
 garantir melhores condições de tráfego e qualidade de vida aos moradores. Além de melhorar_x000D_
 a mobilidade urbana, a pavimentação contribuirá para a valorização da região, tornando o_x000D_
 local mais acessível e seguro. Também reduzirá os custos de manutenção da via e dos_x000D_
 veículos que por ali transitam, minimizando os transtornos enfrentados diariamente pela_x000D_
 comunidade._x000D_
 Diante disso, solicitamos a atenção do Executivo Municipal para a execução dessa melhoria_x000D_
 tão aguardada pelos moradores._x000D_
 O presente Pedido de Providência atende ao princípio da continuidade do serviço_x000D_
 público.</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4452/pp_70-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4452/pp_70-2025.pdf</t>
   </si>
   <si>
     <t>Nos termos do Regimento Interno e da Lei Orgânica Municipal de Xangri-Lá, requeiro_x000D_
 que seja providenciado o que abaixo segue:_x000D_
 _x000D_
 Solicito que o Executivo Municipal, por meio do órgão competente, providencie a_x000D_
 recolocação das paradas de ônibus no bairro de Noiva do Mar._x000D_
 _x000D_
 Justificativa: A instalação de paradas de ônibus no bairro Noiva do Mar é uma demanda urgente da comunidade, que atualmente não conta com estruturas adequadas para embarque e desembarque dos usuários do transporte público. A ausência dessas paradas compromete a segurança e o conforto dos moradores, que precisam aguardar o transporte em locais improvisados, muitas vezes expostos às intempéries e sem sinalização adequada. A implantação dessas estruturas é fundamental para garantir dignidade no acesso ao transporte coletivo, além de contribuir para a organização do trânsito e para a valorização do bairro. Diante disso, solicitamos a atenção do Executivo Municipal para a execução dessa melhoria tão aguardada pelos moradores</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4453/pp_71-2025.docx.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4453/pp_71-2025.docx.pdf</t>
   </si>
   <si>
     <t>Nos termos do Regimento Interno e da Lei Orgânica Municipal de Xangri-Lá, requeiro _x000D_
 que seja providenciado o que abaixo segue: _x000D_
 _x000D_
 Solicito que o Executivo Municipal, por meio do órgão competente, providencie a _x000D_
 poda das árvores que ficam no canteiro entre a praça Centrinho e a rótula de Atlântida.  _x000D_
 _x000D_
 Justificativa:   _x000D_
 A poda das árvores localizadas no canteiro entre a Praça Centrinho e a rótula de  Atlântida é uma medida necessária para garantir a segurança viária e a fluidez do tráfego na  região. Os galhos das árvores estão avançando sobre a via, alcançando os veículos que por ali transitam, o que obriga motoristas a realizarem desvios que podem causar acidentes ou _x000D_
  prejudicar a mobilidade. A intervenção por parte do Executivo Municipal é essencial para _x000D_
  evitar danos aos veículos, assegurar a integridade dos condutores e pedestres, além de _x000D_
  preservar a arborização urbana de forma adequada e segura.</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4455/pp_72-2025.docx.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4455/pp_72-2025.docx.pdf</t>
   </si>
   <si>
     <t>Nos termos do Regimento Interno e da Lei Orgânica Municipal de Xangri-Lá, requeiro_x000D_
 que seja providenciado o que abaixo segue:_x000D_
 _x000D_
 Solicito que o Executivo Municipal, por meio do órgão competente, providencie a_x000D_
 pavimentação da Rua Granadas, entre as Avenidas Diamante e Esmeralda, no bairro_x000D_
 Rainha do Mar._x000D_
 _x000D_
 Justificativa: A pavimentação da Rua Granadas, entre as Avenidas Esmeralda e Diamante, no bairro Rainha do Mar, é essencial para melhorar as condições de trafegabilidade e atender uma demanda da comunidade. Em dias de chuva, a via fica com poças dificultando o acesso de veículos e pedestres. A obra trará mais segurança, facilitará o deslocamento dos moradores e valorizará a região, além de permitir o melhor acesso de serviços como coleta de lixo e transporte escolar._x000D_
 Diante disso, solicitamos a atenção do Executivo Municipal para a execução dessa melhoria_x000D_
 tão aguardada pelos moradores.</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4456/pp_73-2025.docx.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4456/pp_73-2025.docx.pdf</t>
   </si>
   <si>
     <t>Nos termos do Regimento Interno e da Lei Orgânica Municipal de Xangri-Lá, requeiro_x000D_
 que seja providenciado o que abaixo segue:_x000D_
 _x000D_
 Solicito que o Executivo Municipal, por meio do órgão competente, providencie_x000D_
 reparos na playground da praça de Rainha do Mar._x000D_
 _x000D_
 Justificativa: A realização de reparos no playground da praça de Rainha do Mar é fundamental para garantir a segurança e o bem-estar das crianças que utilizam o espaço. Atualmente, alguns brinquedos apresentam desgaste e danos que podem representar riscos de acidentes. A manutenção adequada do local é essencial para preservar um ambiente seguro e acolhedor para as famílias, incentivando o uso saudável da praça e promovendo a convivência comunitária._x000D_
 Diante disso, solicitamos a atenção do Executivo Municipal para a execução dessa melhoria_x000D_
 tão aguardada pelos moradores</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4457/pp_quebra_molas.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4457/pp_quebra_molas.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal que seja providenciada a reinstalação do quebra molas que existia no trecho da rua Leopoldo Stenzel, entre os condomínios Ventura e o Raro._x000D_
 _x000D_
 Justificativa: Esse era o único quebra-molas que impedia a entrada em alta velocidade no Bairro Remanso. O referido redutor de velocidade foi retirado pela empreiteira do Condomínio O Raro durante as obras realizadas na via, o que trouxe novamente riscos ao patrimônio e à vida dos moradores. Desde então, diversos acidentes ocorreram nesse trecho, incluindo um com vítima fatal, todos causados por veículos em alta velocidade.</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4462/pp_lombada__redutor_de_velocidadeautista.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4462/pp_lombada__redutor_de_velocidadeautista.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal  a instalação de uma lombada, quebra-molas ou sinalização de advertência (ex: "Reduza a Velocidade – Crianças na Via") na Rua Rio Apucaé , próximo ao_x000D_
 número 374._x000D_
 _x000D_
 Justificativa: A solicitação atende a pedido de moradores e em especial a uma moradora local, mãe de uma criança com ataxia cerebelar e autismo suporte 3, que, por vezes, acessa a via sem supervisão devido à disposição do imóvel. A rua tem fluxo intenso e veículos trafegam em alta velocidade, o que representa risco iminente de acidentes. Medidas para redução de velocidade são necessárias para garantir a segurança dos moradores.</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4463/pp_76-2025.docx.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4463/pp_76-2025.docx.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal que providencie a continuação do passeio no canteiro Avenida Central até a Avenida Paraguassú._x000D_
 _x000D_
 A Avenida Central é uma das principais vias do Município de Xangri-Lá, servindo como eixo estruturante para o deslocamento de moradores e visitantes. Atualmente, o passeio público no canteiro central está interrompido nas imediações da Escola Municipal Nayde Emerim Pereira, limitando o fluxo seguro de pedestres, especialmente de estudantes e munícipes que utilizam a via para caminhada ou transporte a pé._x000D_
 A continuidade do passeio até a Avenida Paraguassú trará importantes benefícios para a mobilidade urbana, integração de bairros e acesso a serviços essenciais. Trata-se de uma demanda recorrente da população local, além de uma iniciativa que valoriza o espaço urbano e qualifica o ambiente público._x000D_
 _x000D_
 Diante disso, solicitamos a atenção do Executivo Municipal para a execução dessa melhoria tão aguardada pelos moradores.</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4464/pp_77-2025.docx.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4464/pp_77-2025.docx.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal que rovidencie a adoção das providências necessárias para o desmembramento de área situada nos fundos da EMEI Rainha do Mar, na Avenida Interbalneários, que foi destinada a construção de um Largo para feiras, da matrícula da mesma para matrícula própria, com posterior destinação para a construção de um largo destinado à realização de feiras e eventos comunitários, bem como sua futura nomeação oficial como “José Inácio da Rosa”._x000D_
 _x000D_
 Justificativa: A presente proposição visa contribuir com o adequado ordenamento do espaço público localizado nos fundos da EMEI Rainha do Mar, otimizando seu uso em benefício da_x000D_
 comunidade local. O projeto de construção de um largo para feiras já está em andamento, e o desmembramento da área se faz necessário para garantir segurança jurídica e possibilitar o andamento das etapas seguintes.</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4466/pp_78-2025.docx.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4466/pp_78-2025.docx.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal que providencie a adoção das providências necessárias para a regularização dominial da praça localizada na esquina da Avenida Paraguassú com a Avenida Noiva do Mar, no Bairro Noiva do Mar, por meio da transferência de sua matrícula do município de Osório para o município de Xangri-Lá, com posterior nomeação oficial como “Praça Demir José Ribeiro”._x000D_
 _x000D_
 Justificativa: A presente indicação busca resolver uma pendência histórica decorrente da_x000D_
 emancipação de Xangri-Lá em relação ao município de Osório. A praça localizada na esquina da Avenida Paraguassú com a Avenida Noiva do Mar, importante área de uso comunitário no Bairro Noiva do Mar, ainda possui sua matrícula vinculada ao registro imobiliário da cidade de Osório._x000D_
 _x000D_
 A regularização da matrícula é medida imprescindível para garantir a segurança jurídica da posse e domínio da área, permitindo que o Poder Executivo possa, com respaldo legal, executar projetos de urbanização, manutenção e melhorias no local.</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4467/pp_79-2025.docx.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4467/pp_79-2025.docx.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal que providencie a adoção das providências necessárias para efetuar reparos no playground e troca da areia do mesmo na Praça do bairro Guará._x000D_
 _x000D_
 Justificativa: O presente pedido de providência tem como objetivo solicitar a realização de reparos e a troca da areia do playground localizado no bairro Guará. Atualmente, o espaço apresenta equipamentos danificados e areia em condições inadequadas para o uso, colocando em risco a segurança e o bem-estar das crianças que frequentam o local. A manutenção adequada dos playgrounds é fundamental para garantir um ambiente seguro, estimulando a prática de atividades ao ar livre e promovendo o desenvolvimento infantil. Dessa forma, a execução dos reparos necessários e a renovação da areia são medidas urgentes para assegurar a qualidade e a segurança do espaço público destinado ao lazer da comunidade._x000D_
 Diante disso, solicitamos a atenção do Executivo Municipal para a execução dessa melhoria tão aguardada pelos moradores.</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4472/pedido_de_providencia_80.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4472/pedido_de_providencia_80.2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal a instalação de PAVS na Rua Rio Negro entre a Rua Rio Divisa e a Rio Uruguai_x000D_
 _x000D_
 Justificativa: alagamentos que se torna intransitável quando alaga, região possui um morador que utiliza cadeira de rodas que necessita de uma via transitável.</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4474/_pedido_de_providencia_81_2025.docx.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4474/_pedido_de_providencia_81_2025.docx.pdf</t>
   </si>
   <si>
     <t>Requeiro a troca da lâmpada do poste localizado em frente ao número 163 da Rua Manoel Nazário no bairro Guará</t>
   </si>
   <si>
     <t>4755</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4755/pedido_de_providencia_82.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4755/pedido_de_providencia_82.pdf</t>
   </si>
   <si>
     <t>Solicito providencias junto ao executivo e questionando quanto a possibilidade da prefeitura através do setor competente, executar a limpeza do terreno e da residência na rua dos Jasmins, 982, no bairro Noiva do Mar, efetuando cobrança dos serviços do proprietário.</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4477/pp-83_quebra_molas_av._ana_paula.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4477/pp-83_quebra_molas_av._ana_paula.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal a instalação de quebra-molas (lombadas) na Avenida Ana Paula, nas proximidades do nº 844, bairro Arpoador, Xangri-Lá/RS, sendo um em cada sentido da via, a fim de melhorar a segurança no local._x000D_
 _x000D_
 Justificativa: A solicitação se dá em razão do risco representado pelo excesso de velocidade e imprudência de veículos que transitam pela via. No último sábado, ocorreu um acidente envolvendo um jipe que acabou invadindo um terreno próximo, onde, minutos antes, crianças da vizinhança estavam brincando. Felizmente, não houve feridos, mas o ocorrido evidencia a urgência de medidas que aumentem a segurança dos moradores e pedestres, especialmente das crianças que costumam circular na região.</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4480/pedido_de_providencia_84-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4480/pedido_de_providencia_84-2025.pdf</t>
   </si>
   <si>
     <t>Para que o executivo municipal, através do órgão competente avalia a possibilidade de liberar o acesso de banheiros para que as pessoas estão aguardando na fila do ESF CENTRO e nos outros ESF que ainda não tem essas condições de acesso a banheiros._x000D_
 _x000D_
 Justificativa: Esse pedido é uma demanda da nossa comunidade, pois as pessoas chegam de_x000D_
 madrugadas e tem que esperar na fila até as 08:00hs e caso haja alguma necessidade fisiológica os mesmos não tem onde fazer.</t>
   </si>
   <si>
     <t>4644</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Solicita-se a realização de manutenção na Avenida Esmeralda, no Bairro Rainha do Mar, no trecho compreendido entre a esquina com a Avenida Paraguassú até a Beira-Mar</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4492/pp_86-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4492/pp_86-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal que avalie a possibilidade de implementar melhorias na Cancha de laço do Bairro Figueirinha, incluindo:_x000D_
 Instalação de ponto de aguá potável_x000D_
 Melhoria de iluminação para garantir uma prática segura e eficiente do esporte._x000D_
 Justificativa: As pessoas que utilizam o espaço da cancha de laço estão solicitando tal melhoria.</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4494/pedido_de_providencia_87-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4494/pedido_de_providencia_87-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal que  realize reparos na grama sintética da quadra do bairro Guará._x000D_
 _x000D_
 Justificativa: Tal justificativa atende ao pedido dos usuários da quadra de grama sintética, onde relatam que estão com dificuldades para jogar, devido as condições em que a grama se encontra.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4495/pedido_de_providencia_88-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4495/pedido_de_providencia_88-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal as podas na localidade Guará norte no bairro Guará._x000D_
 _x000D_
 Justificativa: Tal justificativa atende ao pedido dos moradores que relatam, que tem muito lixo de podas nas calçadas, trazendo um rico a comunidade devido a procriação de mosquitos e animais peçonhentos, além de deixar o bairro com aspecto feio.</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4497/pedido_de_providencia_89-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4497/pedido_de_providencia_89-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal a limpeza das podas na rua Navegantes no bairro Maristela._x000D_
 _x000D_
 Justificativa: Tal justificativa atende ao pedido dos moradores que relatam, que tem muito lixo de podas nas calçadas, trazendo um rico a comunidade devido a procriação de mosquitos e animais peçonhentos, além de deixar o bairro com aspecto feio.</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4496/pp_90-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4496/pp_90-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal a troca de lâmpadas na Avenida Noiva do Mar, nas proximidades da residência de número 997 no bairro Noiva do Mar._x000D_
 _x000D_
 Justificativa: que seja providenciada a troca de lâmpadas que estão queimada a mais de um mês nessa redondeza e já foi feito o pedido e não foram até hoje, pois a iluminação a noite é de extrema importância para os moradores do bairro.</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4498/pp_91-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4498/pp_91-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal a retirada de um quebra-molas na Avenida Ágata, em frente à residência de número 296, em Rainha do Mar._x000D_
 _x000D_
 Justificativa: O presente pedido se faz necessário, pois os moradores da redondeza, não estão mais tendo paz e descanso pois o quebra-molas que foi colocado ali, é muito alto e os motoristas passam diariamente raspando o fundo dos carros fazendo um barulho insuportável, sendo que existe idosos adoentados que precisam de sossego em suas próprias casas.</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4499/pp_92-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4499/pp_92-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal a fixação da parada de ônibus localizada na esquina da Avenida Ana Paula com a Rua Vital Brasil._x000D_
 _x000D_
 Justificativa: “Devido ao vento forte a parada ônibus foi deslocada do seu local original, ocasionando perigo e perda de sua funcionalidade, pois não está mais no seu local correto.”</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4501/_pedido_de_providencia_93-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4501/_pedido_de_providencia_93-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao executivo Municipal, através do órgão competente que seja feito a manutenção da tela que encontra se caída sobre a quadra sintética do Bairro Guará._x000D_
 _x000D_
 Justificativa: Devido ao grande fluxo de crianças e moradores do bairro, estas telas soltas podem trazer acidentes as crianças, jogadores e frequentadores que acessam a quadra de futebol, pois elas estão soltas para o lado de dentro do campo.</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4503/pedido_de_providencia_94-2025.docx.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4503/pedido_de_providencia_94-2025.docx.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal, através do órgão competente que seja providenciado uma aquisição de uma nova pracinha ao Bairro Guará, e a realização da pintura do banco de concreto que tem ao redor da praça._x000D_
 _x000D_
 Justificativa: O presente pedido de providência tem como objetivo ter um espaço de lazer para a comunidade._x000D_
 _x000D_
 Atualmente, a praça está com falta de manutenção e equipamentos danificados,o que dificulta o uso da mesma. A praça recebendo essa atenção ela se tornará um espaço mais agradável e com mais lazer.</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4502/pedido_de_providencia_95-2025.docx.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4502/pedido_de_providencia_95-2025.docx.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal, através do órgão competente solicito com urgência reparos e manutenções em todas as praças._x000D_
 _x000D_
 Justificativa: Justifica se o presente pedido , pois alguns munícipes tem procurado para falar das condições que se encontram as praças, pois esses locais são frequentado diariamente por crianças, sendo necessário sempre estar limpo para que tenham segurança ao brincar.</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Para que seja feito o conserto dos brinquedos da praça Ramiro Correa em Xangri-lá.</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4512/pp97-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4512/pp97-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal, através do órgão competente solicitar instalação de um quebra molas com urgência em frente a escolinha Espaço Kids localizado av: Paraguassu 4329 próximo à rótula de Atlântida._x000D_
 _x000D_
 Justificativa: Conforme já protocolado pelos pais em agosto de 2024 e ainda não foram atendidos, é de suma importância a instalação de um quebra molas em frente a escola, devido ao grande fluxo nos horários de entrada e saída e pela segurança de todos.</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4516/pedido_de_providencia_98-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4516/pedido_de_providencia_98-2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, através do órgão competente cobre da empresa que faz a capina das ruas, mais capricho quando executar a limpeza. _x000D_
 _x000D_
 Justificativa: Tal justificativa atende ao pedido dos moradores que relatam, que quando a empresa vai fazer a retida das capinas ela esta cavando buracos nas ruas de paralelepípedo, pois ela passa com a maquina arrastando a concha que por sua vez acaba arrancando as pedras e assim deixando buracos na estrada. Segue em anexo fotos.</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4517/pedido_de_providencias_99_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4517/pedido_de_providencias_99_2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, através do órgão competente, providencie a capina e Limpeza e Manutenção da Ciclovia do Bairro Figueirinha._x000D_
 _x000D_
 Justificativa: Se faz necessário este pedido, pois segundo informações dos moradores, o local encontra-se abandonado, não realizam capina, Limpeza e Manutenção do Local.</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4518/pedido_de_providencia_100_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4518/pedido_de_providencia_100_2025.pdf</t>
   </si>
   <si>
     <t>Para que o Executivo Municipal, através do órgão competente, providencie a elevação da altura dos quebra-molas, na Alameda Safira entre avenida Ágata e sub- Prefeitura, do Bairro de Rainha do Mar._x000D_
 _x000D_
 Justificativa: Se faz necessário este pedido, pois devido o aumento do fluxo de veículos e da velocidade e de extrema necessidade a elevação destes quebra-molas para trazer segurança aos transeuntes e moradores dessa comunidade.</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4524/pedido_de_providencia_102-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4524/pedido_de_providencia_102-2025.pdf</t>
   </si>
   <si>
     <t>Solicitamos que o executivo, por meio do órgão competente, providencie a instalação de uma parada de ônibus na Rua Comandai, na divisa com a Rua Uruguai._x000D_
 _x000D_
 Justificativa: “Especialmente em dias de frios e chuvosos, as crianças não têm onde se abrigar, causando dificuldades para os pais. Vale ressaltar que não há nenhuma parada próxima com cobertura nessa localidade.”</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4534/pp.103.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4534/pp.103.pdf</t>
   </si>
   <si>
     <t>Para que o executivo municipal faça ou cobre de quem tem que fazer o conserto da galeria na rua Maria Ieda da Rosa Alves, ao lado do condomínio Playa Vista no bairro Arpoador. Justificativa: O presente pedido se faz necessário, pois os moradores daquela região estão preocupados, pois a situação que está a galeria, está colocando em risco a vida dos pedestres e dos motoristas que passam por ali diariamente, pois a galeria caiu uma parte e destruiu uma parte da estrada junto, e já se encontra assim a quase 90 dias.</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4535/pp_104_onibus_escolar.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4535/pp_104_onibus_escolar.pdf</t>
   </si>
   <si>
     <t>Para que o executivo municipal providencie a alteração de rota do ônibus escolar que chega no bairro de Rainha do Mar no turno da noite. Justificativa: O presente pedido se faz necessário, pois os pais estão preocupados, pois eles chegam do ônibus escolar em torno das 23:10 na Escolinha Florescer em Rainha do Mar, sendo que uma parte dos alunos residem próximo a rua turmalina e em dias de chuva, descem na florescer e vão a pé até suas residências. Solicito para que o ônibus escolar siga alguns metros mais à frente, até a rua turmalina, sendo assim garantimos também a segurança dos alunos por se tratar do turno da noite.</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4541/pp_105-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4541/pp_105-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se a confecção de uma nova placa com a devida correção do nome do ginásio, conforme estabelece a Lei nº 2.060, de 08 de maio de 2019, devendo constar a seguinte denominação: 'Ginásio Poliesportivo Luiz Carlos Corrêa', localizado na Escola Major João Marques, no Município de Xangri-Lá. _x000D_
 _x000D_
 Justificativa: A presente solicitação visa garantir o cumprimento da Lei nº 2.060, de 08 de maio de 2019, que denomina oficialmente o espaço como "Ginásio Poliesportivo Luiz Carlos Corrêa". A correção na placa é necessária para assegurar o respeito à legislação municipal, valorizar a memória do homenageado e evitar equívocos quanto à identificação do local. A adequação também representa um ato de reconhecimento e respeito à história da comunidade escolar e do Município de Xangri-Lá.</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4547/modelo_pedido_de_providencia_xx-2025_1_remanso_ofical.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4547/modelo_pedido_de_providencia_xx-2025_1_remanso_ofical.pdf</t>
   </si>
   <si>
     <t>Solicitamos que o executivo, por meio do órgão competente, faça uma análise da Rua Cel. Vergílio C. Borges , na interseção com a Rua Estrela no Bairro Remanso, para avaliar a viabilidade de pavimentação com Pvs.</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4548/pp_107-2025_remando_bairro_coronel_borges_pvs_travessa.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4548/pp_107-2025_remando_bairro_coronel_borges_pvs_travessa.pdf</t>
   </si>
   <si>
     <t>Solicitamos que o executivo municipal, por meio do órgão competente, considere a possibilidade de realizar a pavimentação com Pvs, na Travessa Gramado/Rua 13, Localizada no bairro Remanso.</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4549/108-2025_modelo_pedido_de_providencia_xx-2025_1_camaqua_remanso.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4549/108-2025_modelo_pedido_de_providencia_xx-2025_1_camaqua_remanso.pdf</t>
   </si>
   <si>
     <t>Solicitamos que o executivo, por meio do órgão competente, considere a possibilidade de colocar Pvs na Rua Camaquã, no Bairro Remanso.</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4554/pedido_de_providencia_109_-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4554/pedido_de_providencia_109_-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal, através do órgão competente solicitar instalação de um quebra molas na Rua Felicidade Bairro Guará. Justificativa: Esse pedido é que possa trazer a segurança e a redução da velocidade dos veículos, o que pode ajudar a prevenir acidentes e proteger os ciclistas e pedestres da via</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4555/pedido_de_providencia_110-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4555/pedido_de_providencia_110-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal, através do órgão competente a manutenção e reparos na pracinha de Atlântida, que fica localizada na área do Roubadinhas. Justificativa: Venho por este meio solicitar esta providência, pois a manutenção além de regular a melhora para o uso , traz a aparência para o local. E as pracinhas bem mantidas são mais propensas a serem utilizadas pela comunidade, promovendo a socialização e lazer. Seguem fotos em anexo</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4564/_pedido_de_providencia_111_-2025.docx.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4564/_pedido_de_providencia_111_-2025.docx.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal, através do órgão competente, a instalação de uma parada de ônibus para os alunos da Escola Estadual.</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4568/pedido_de_providencia_112.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4568/pedido_de_providencia_112.pdf</t>
   </si>
   <si>
     <t>Solicita a restauração da placa informativa em Área de Preservação Permanente localizada na Av. Beira-Mar, esquina com a Rua Rio dos Sinos, alertando sobre infrações ambientais.</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Solicita-se providências urgentes quanto à instalação da rede elétrica na Rua Turmalina, localizada no Bairro Rainha do Mar.</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Solicita-se a instalação de um redutor de velocidade (quebra-molas) na Rua Alameda Safira, próximo ao número 57, em Rainha do Mar.</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4578/modelo_pedido_de_providencia_xx-2025_2_fios_1.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4578/modelo_pedido_de_providencia_xx-2025_2_fios_1.pdf</t>
   </si>
   <si>
     <t>Solicitamos que o executivo, por meio do órgão competente, providencie e notifique as empresas que utilizam os postes da CEEE Equatorial, para que seja realizada com urgência a retiradas dos fios que estão soltos ou pendurados ao longo da Avenida Paraguassu.</t>
   </si>
   <si>
     <t>4645</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4645/pp_116.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4645/pp_116.2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se o conserto de um buraco de grandes proporções na Rua Rio Negro, esquina com a Rua Rio Tainhas, ocasionado por obras da Corsan</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4579/pedido_de_informacao_parada_marina_117_xx-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4579/pedido_de_informacao_parada_marina_117_xx-2025.pdf</t>
   </si>
   <si>
     <t>Solicito a colocação de telhado na parada de ônibus escolar no bairro Marina.</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4585/pedido_de_providencia_118-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4585/pedido_de_providencia_118-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal a colocação de um quebra-molas na Av. Paraguassú, aproximadamente ao número 353, no bairro Arpoador._x000D_
 _x000D_
 Justificativa: A solicitação se faz necessária devido ao intenso fluxo de veículos na avenida, que frequentemente transitam em alta velocidade, colocando em risco a segurança de ciclistas e moradores da região. A implantação de um quebra-molas no local contribuirá para reduzir a velocidade dos veículos e previnir acidentes, garantindo maior segurança à comunidade local.</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4586/pedido_de_providencia_119-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4586/pedido_de_providencia_119-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal a instalação de um quebra-molas na rua das íris próximo ao número 126 Bairro noiva do Mar._x000D_
 _x000D_
 Justificativa: A pedido dos moradores pelo grande movimento de pedestres, especialmente crianças, que enfrentam veículos em alta velocidade</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4606/pedido_de_providencia_120-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4606/pedido_de_providencia_120-2025.pdf</t>
   </si>
   <si>
     <t>Solicita pavimentação da Av. Ágata, no trecho compreendido entre a Av. Paraguassu e a Alameda Safira.</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4605/pedido_de_providencia_121-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4605/pedido_de_providencia_121-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se a realização de reforma ou, se necessário, a construção de uma nova passarela localizada no trajeto da Avenida Ágata, a fim de garantir segurança e melhor acessibilidade aos pedestres que utilizam o local</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4607/pedido_de_providencias_122.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4607/pedido_de_providencias_122.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal, através da Secretaria competente, as devidas providências quanto à situação da Rua Turmalina em Rainha do_x000D_
 Mar</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4609/pedido_de_providencia_123-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4609/pedido_de_providencia_123-2025.pdf</t>
   </si>
   <si>
     <t>Solicito a pavimentação com pvs entre as avenidas José Reginaldo Pereira e Avenida Central na rua das Íris no bairro Noiva do Mar.</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4610/pedido_de_providencia_124-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4610/pedido_de_providencia_124-2025.pdf</t>
   </si>
   <si>
     <t>Solicito a instalação de lixeiras junto ao campo de futebol de Rainha do Mar.</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4611/pedido_de_providencia_125-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4611/pedido_de_providencia_125-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja encaminhado junto à Corsa a instalação de um chuveiro na guarita 102 do Bairro Noiva do Mar.</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4612/pedido_de_providencia_126-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4612/pedido_de_providencia_126-2025.pdf</t>
   </si>
   <si>
     <t>Solicito a troca de lâmpada junto ao número 818 na rua Rio Carreiro em Xangri-lá.</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Destinação de multas ambientais ao Fundo Municipal de Proteção e Defesa Animal</t>
   </si>
   <si>
     <t>4622</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Solicita-se que os atendimentos nos ESF´s tenha agendamento de consulta para crianças com TEA (TRANSTORNO DO ESPECTRO AUTISTA) e que sejam_x000D_
 incluídos junto ao grupo de PRIORITÁRIOS.</t>
   </si>
   <si>
     <t>4624</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Solicita-se a manutenção e substituição das lâmpadas na Rua Guatambu, no bairro Atlântida, em Xangri-Lá, bem como a realização de serviços de capina nesta via e em suas proximidades.</t>
   </si>
   <si>
     <t>4625</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Solicita-se a colocação de areia na quadra de esportes localizada na Rua do Parque, entre a Rua Emboá e a Rua Ipê</t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4630/pedido_de_providencia_131.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4630/pedido_de_providencia_131.2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se o conserto da parada de ônibus, na alameda Safira próximo ao número,443, Rainha do Mar, Xangri-Lá/RS.</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4636/modelo_pedido_de_providencia_xx-2025_3.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4636/modelo_pedido_de_providencia_xx-2025_3.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal o reparo da praça localizada em frente à Gramoterra, no bairro Remanso.</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Solicita-se para que providencie o conserto da cratera que encontra-se na Rua Rio da Várzea esquina com a Rio Tainhas conforme foto em anexo.</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Solicita-se para que providencie o conserto da cratera que encontra-se na Rua Rio Negro esq. Rio Tainhas conforme foto em anexo.</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4640/pp_135-2025_buracos_e_placa_caida.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4640/pp_135-2025_buracos_e_placa_caida.pdf</t>
   </si>
   <si>
     <t>Solicita-se a realização de reparos na esquina da Rua Antônio H. dos Santos com a Rua São Pedro</t>
   </si>
   <si>
     <t>4642</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Solicito a limpeza dos canteiros na Rua Adão Serra Mariano até a Rua Carcará.</t>
   </si>
   <si>
     <t>4646</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Solicita-se a instalação de lombada, quebra-molas ou sinalização de_x000D_
 advertência (ex.: “Reduza a Velocidade – Crianças na Via”) na Rua Rio Apucaé,_x000D_
 nas proximidades do nº 374, visando aumentar a segurança dos moradores e_x000D_
 pedestres que circulam pelo local.</t>
   </si>
   <si>
     <t>4647</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Solicita-se que o Executivo Municipal providencie a devida sinalização na orla marítima, contendo as informações previstas no Decreto nº 08, de janeiro de 2024, que regulamenta o art. 1º da Lei Municipal nº 2.535, de 06 de fevereiro de 2023, a qual trata do Termo de Gestão de Praia.</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4653/pedido_de_providencia_quebra_molas_visco.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4653/pedido_de_providencia_quebra_molas_visco.pdf</t>
   </si>
   <si>
     <t>A solicitação se faz necessária em razão do tráfego intenso e da alta velocidade dos veículos que circulam neste trecho, colocando em risco a segurança dos pedestres, moradores e motoristas que utilizam a via. Ressalta-se que a instalação do quebra-molas contribuirá significativamente para a prevenção de acidentes e para a tranquilidade da comunidade local.</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4654/pedido_de_providencia_boca_de_lobo.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4654/pedido_de_providencia_boca_de_lobo.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado o conserto da boca de lobo com a tampa quebrada, localizada na rua Rio Divisa, próximo ao Supermercado Assun, no bairro centro, bem como o reparo urgente da cratera aberta no asfalto ao lado da boca de lobo.</t>
   </si>
   <si>
     <t>4655</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4655/pedido_de_providencias_quebra_molas_posto_2.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4655/pedido_de_providencias_quebra_molas_posto_2.pdf</t>
   </si>
   <si>
     <t>Para colocar um quebra-molas na Avenida Paraguassú, nas proximidades do posto de gasolina no bairro Rainha do Mar.</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4666/_pedido_de_providencia_142-2025.docx.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4666/_pedido_de_providencia_142-2025.docx.pdf</t>
   </si>
   <si>
     <t>Considerando que o estabelecimento Lar Shopping, reconhecido por sua contribuição ao desenvolvimento econômico do município por meio do recolhimento regular de impostos e geração de empregos aos nossos cidadãos, sofreu recentemente um grave incêndio que comprometeu significativamente toda a estrutura do prédio, encontra-se em uma situação de extrema vulnerabilidade.</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Solicita-se para que providencie o conserto e manutenção de todas as pracinhas do Município.</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4673/_pedido_de_providencia_144-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4673/_pedido_de_providencia_144-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao executivo Municipal, através do órgão competente para que seja providenciado a limpeza, corte de grama e manutenção da rótula da entrada de nossa cidade da Avenida Paraguassu da esquina restaurante Molinos.</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Solicita-se a instalação de quebra-molas (lombadas) na Rua Pedro Hygino da Silveira, no trecho compreendido entre a esquina com a Rua Rio Guarita e o início da entrada de serviço do Condomínio Malibu, no bairro Sambaqui, em Xangri-Lá/RS.</t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4679/pp_146-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4679/pp_146-2025.pdf</t>
   </si>
   <si>
     <t>Solicitamos que o executivo, por meio do órgão competente, realize vistoria no estabelecimento denominado “BOTEQUIM 74”, localizado na Avenida Central, n° 2416 bairro Atlântida, a fim de verificar possíveis irregularidades relacionadas a emissão de ruídos sonoros._x000D_
 _x000D_
 Justificativa: Moradores das proximidades têm apresentado reiteradas reclamações quanto a perturbação do sossego, conforme relatos dos moradores o local funciona de segunda a sábado, a partir da meia-noite.</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4680/pp_147-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4680/pp_147-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo para que sejam realizadas melhorias na quadra de areia da_x000D_
 Praça do Bairro Marina, incluindo a colocação de nova camada de areia e a_x000D_
 instalação de iluminação adequada.</t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4683/pp_148.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4683/pp_148.2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se a manutenção ou substituição do playground infantil localizado no Bairro Figueirinha, na Rua Cisnei Branco</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4690/pp_149.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4690/pp_149.2025.pdf</t>
   </si>
   <si>
     <t>Solicitamos que o executivo, por meio do órgão competente, notifique os proprietários de imóveis para que providenciem as adequações necessárias de acessibilidade, garantindo o acesso e utilizado por cadeirantes.</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4691/pdf150_providencia.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4691/pdf150_providencia.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada, com urgência, a construção de uma segunda fossa séptica no Posto de Saúde do Bairro Rainha do Mar.</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4692/pdf151_pro.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4692/pdf151_pro.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito o asfaltamento ou colocação de pavs na Rua Turmalina, nas proximidades da Alameda Safira, no bairro Rainha do Mar.</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4697/pp_152-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4697/pp_152-2025.pdf</t>
   </si>
   <si>
     <t>Solicitamos que o Poder Executivo, por meio do órgão competente, dê prioridade na colocação de PVS ou asfalto na Rua Nacísio, Bairro Noiva, conforme disposto na Lei Municipal nº 2.751/2025, que estabelece prioridade de atendimento às pessoas portadoras de necessidades especiais, especialmente cadeirantes.</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Solicitamos que o Executivo Municipal realize um estudo na Rua das Margaridas,  entre a Avenida Central e a Avenida Assun, para viabilizar a colocação de Pvs.</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4701/pp_154.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4701/pp_154.pdf</t>
   </si>
   <si>
     <t>Solicitamos que o Poder Executivo, por meio do órgão competente, realize  melhorias na Rua Vital Brasil, esquina com a Avenida Ana Paula, de modo a  garantir condições adequadas de uso e acesso aos moradores da localidade.</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4703/modelo_pedido_de_providencia_xx-2025_1.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4703/modelo_pedido_de_providencia_xx-2025_1.pdf</t>
   </si>
   <si>
     <t>Que seja retomada a reforma do ginásio da escola Manoel Prestes, pois a mesma encontra-se parada prejudicando os alunos e a comunidade que faz uso constante para prática de esportes.</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Solicitamos que o Executivo Municipal, por meio do órgão competente, providencie  a instalação de uma parada de ônibus na Rua Uruguai, esquina com a Rua Comandai.</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4705/pedido_de_providencia_157.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4705/pedido_de_providencia_157.2025.pdf</t>
   </si>
   <si>
     <t>Solicito a instalação de PAVs nas ruas Rio Douradinho, Rio das Contas e Rio Comandai nos trechos que ainda não foram instalados.</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4729/copia_de_modelo_pedido_de_providencia_xx-2025_1.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4729/copia_de_modelo_pedido_de_providencia_xx-2025_1.pdf</t>
   </si>
   <si>
     <t>Solicita-se a instalação de uma parada de ônibus em frente ao Posto Mega Petro (lado serra) em Xangri-Lá</t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4730/jacare_av_norte_pedido_de_providencia_xx-2025_1.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4730/jacare_av_norte_pedido_de_providencia_xx-2025_1.pdf</t>
   </si>
   <si>
     <t>Solicitamos que o Poder Executivo Municipal realize a limpeza da Avenida Norte Bairro Noiva do Mar e promova estudo técnico visando à viabilidade de implantação de pavimentação com PVS na via.</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal que seja dada especial atenção ao pedido de instalação de uma lombada na Rua Ibirapuitã, nas proximidades do nº 245, no município de Xangri-Lá.</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4735/pavs_porto.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4735/pavs_porto.pdf</t>
   </si>
   <si>
     <t>Solicito para que seja feita a continuidade à colocação de PAVS na Rua Porto Alegre, no bairro Remanso, próximo a Lavanderia Maria de Casa, pois a_x000D_
 pavimentação foi feita apenas em parte da via e o trecho final ficou sem atendimento.</t>
   </si>
   <si>
     <t>4736</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4736/pp_162-2025agilizar_ou_parar_obra_rio_dos_indios.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4736/pp_162-2025agilizar_ou_parar_obra_rio_dos_indios.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal que seja agilizada a obra localizada na Rua Rio dos Índios, em Xangri-Lá, ou, caso não seja possível, que seja realizada a_x000D_
 reorganização imediata do local, conforme fotos em anexos, pois a situação atual está tornando impossível o exercício das atividades laborais.</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Solicita-se ao Poder Executivo Municipal que sejam instaladas ou recolocadas lixeiras nas saídas das passarelas da orla, à beira da praia, a fim de garantir a_x000D_
 adequada disposição de resíduos e contribuir para a preservação e limpeza do espaço público.</t>
   </si>
   <si>
     <t>4744</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4744/parada_big_164_rainha.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4744/parada_big_164_rainha.pdf</t>
   </si>
   <si>
     <t>Solicito que seja avaliada e executada a instalação de uma parada de ônibus nas proximidades do Mercado Big Bom e da Igreja Católica Nossa Senhora de Fátima, na Avenida Paraguassú, no bairro Rainha do Mar.</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4740/pp_165-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4740/pp_165-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal que seja realizado o remanejamento das dunas na orla, bem como a limpeza das passarelas, que, conforme fotos anexas, encontram-se em alguns pontos totalmente bloqueadas._x000D_
 _x000D_
 Justificativa: O remanejamento das dunas e a limpeza das passarelas são medidas necessárias para garantir a segurança e a acessibilidade dos moradores e visitantes que utilizam esses espaços. Em diversos trechos, as passarelas encontram-se parcial ou totalmente obstruídas pelo acúmulo de areia, conforme demonstram as fotos anexas, dificultando o trânsito de pedestres e podendo gerar acidentes, como já ocorreu inclusive. Além disso, a manutenção adequada da orla contribui para a preservação ambiental e para a boa organização dos espaços públicos do município.</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4745/terreno_quartzo_166.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4745/terreno_quartzo_166.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada notificação ao proprietário do terreno baldio localizado na Rua Quartzo, ao lado do nº 1178, no bairro Rainha do Mar, para que seja feita imediata limpeza e manutenção do local.</t>
   </si>
   <si>
     <t>4746</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4746/modelo_pedido_de_providencia_xx-2025_2.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4746/modelo_pedido_de_providencia_xx-2025_2.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma limpeza geral devido o acúmulo de sujeira, mosquitos e outros bichos peçonhentos na rua Mampituba, 462 Xangri-lá na antena da telefonia.</t>
   </si>
   <si>
     <t>4750</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4750/pp_168-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4750/pp_168-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal que sejam realizadas melhorias na Praça da Marina, em Xangri-Lá, incluindo a pintura da quadra, a instalação de novas goleiras e a remoção das estruturas antigas que ainda permanecem no local, porém já deterioradas. Solicita-se também a revitalização da quadra de vôlei e a instalação de bancos, com o objetivo de qualificar o espaço de lazer e convivência da comunidade._x000D_
 _x000D_
 Justificativa: A melhoria da quadra se faz necessária devido ao desgaste das estruturas existentes, garantindo mais segurança e melhores condições de uso para a comunidade.</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4756/pedido_de_providencia_169-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4756/pedido_de_providencia_169-2025.pdf</t>
   </si>
   <si>
     <t>Exmo. Senhor Prefeito Celso Bassani,_x000D_
 Assunto: Regulamentação da Lei 2.707/2024_x000D_
 _x000D_
 Considerando que a Lei Municipal nº 2.707/2024 proíbe a queima, soltura e manuseio de fogos de artifício e artefatos pirotécnicos de alto impacto sonoro, tecnicamente classificados como "Fogos de Estampido" e "Artigos Explosivos"; e_x000D_
 _x000D_
 Considerando que em seu artigo 3º ela prevê que aquele que não atender a essa proibição será multado conforme regulamentação do Executivo Municipal Considerando que esta regulamentação deveria ter ocorrido em até 90 dias após a publicação da lei_x000D_
 _x000D_
 Requeiro a Vossa Excelência que determine ao Secretário da Pasta competente que publique Decreto regulamentando a referida lei.</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4763/pp_170-2025_quadra_de_areia_clube_inapiarios.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4763/pp_170-2025_quadra_de_areia_clube_inapiarios.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal que seja realizada a colocação de areia na quadra de vôlei localizada atrás do Clube Inapiários na praia de Atlântida.</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4764/rua_dally_dos_santoss_pedido_de_providencia_xx-2025_1.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4764/rua_dally_dos_santoss_pedido_de_providencia_xx-2025_1.pdf</t>
   </si>
   <si>
     <t>A instalação de um quebra-mola na Rua Dally dos Santos, antes da Rua Camaquã Bairro Remanso; A instalação de uma balança para crianças na Pracinha Dally dos Santos.</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4765/providencia_172_pdf.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4765/providencia_172_pdf.pdf</t>
   </si>
   <si>
     <t>Solicit.a-se a construção de uma quadra de areia destinada à prática de vôlei, futevôlei, beach tenis e demais modalidades realizadas em quadras de areia, ao lado da sede do campo de futebol da Rainha do Mar, em um terreno de esquina atualmente vazio.</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4766/173_pdf.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4766/173_pdf.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a colocação de mais areia na quadra da praça do Bairro Marina tendo em vista que o nível da areia está muito baixo e já está criando áreas com grama, o que prejudica o uso adequado da quadra pela comunidade. Além disso, peço também a melhoria da iluminação da quadra, pois há trechos que permanecem escuros, dificultando a prática esportiva, especialmente no período da noite, que é quando a gurizada mais utiliza o espaço.</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4767/174_pdf.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4767/174_pdf.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a limpeza e desobstrução das passarelas de acesso à praia,_x000D_
 da Rainha do Mar ate atlantida</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4780/lixeira_avenida_paraguassu_pedido_de_providencia_xx-2025_1.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4780/lixeira_avenida_paraguassu_pedido_de_providencia_xx-2025_1.pdf</t>
   </si>
   <si>
     <t>Solicitamos que o Poder Executivo, por meio do setor competente, providencie a instalação_x000D_
 de lixeiras ao longo da extensão da Avenida Paraguassu, no município de Xangri-Lá,_x000D_
 atendendo à solicitação dos comerciantes locais</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4773/_pedido_de_providencia_176-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4773/_pedido_de_providencia_176-2025.pdf</t>
   </si>
   <si>
     <t>Venho, por meio deste, solicitar que o Executivo Municipal, através do órgão competente, realize a devida fiscalização dos terrenos baldios situados em nosso_x000D_
 município, em conformidade com o artigo 89, conforme a alteração da Lei nº 377/2000</t>
   </si>
   <si>
     <t>4784</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4784/p.p_quebra_molas_diamante.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4784/p.p_quebra_molas_diamante.pdf</t>
   </si>
   <si>
     <t>Para que seja feito a implantação de um quebra-molas urgente na Avenida Diamante, próximo ao número 1091, na entrada do bairro Rainha do Mar.</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4776/copia_de_modelo_pedido_de_providencia_xx-2025.docx_1.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4776/copia_de_modelo_pedido_de_providencia_xx-2025.docx_1.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal que através do órgão competente que realize a capina e a limpeza dos bueiros no bairro Guará, em especial na rua Protásio Marques da Rosa.</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4789/pedido_de_providencias_179-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4789/pedido_de_providencias_179-2025.pdf</t>
   </si>
   <si>
     <t>Venho, por meio deste, solicitar ao Executivo Municipal, por intermédio do órgão competente, que seja realizada uma limpeza geral no bairro Guará, com prioridade para os serviços de capina e instalação de tampas nos bueiros que se encontram abertos. Ressalto que tal demanda vem sendo cobrada diariamente, dada sua importância para a segurança e o bem-estar dos moradores.</t>
   </si>
   <si>
     <t>4779</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4779/pedido_de_providencia_180-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4779/pedido_de_providencia_180-2025.pdf</t>
   </si>
   <si>
     <t>Requer a realização de um estudo de viabilidade para a construção de uma rotatória entre a Avenida Marino Prestes da Silveira (situada entre os condomínios Malibu e Amaná) com a Rua Rio Novo (Rua Pedro Hygino da Silveira)</t>
   </si>
   <si>
     <t>4783</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4783/pedido_de_providencia_181-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4783/pedido_de_providencia_181-2025.pdf</t>
   </si>
   <si>
     <t>instalação de lixeiras ao longo da extensão da Avenida Paraguassu, no município de Xangri-Lá, atendendo à solicitação dos comerciantes locais.</t>
   </si>
   <si>
     <t>4785</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4785/parada_de_onibus_turmalina.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4785/parada_de_onibus_turmalina.pdf</t>
   </si>
   <si>
     <t>Que providencie a mudança de local da parada de ônibus situada em um terreno, ao lado do número 970, na Rua Turmalina, no bairro Rainha do Mar.</t>
   </si>
   <si>
     <t>4786</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4786/parada_de_onibus_al.safira.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4786/parada_de_onibus_al.safira.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a realocação da parada de ônibus atualmente instalada em frente à residência de nº 423, na rua Alameda Safira, em Rainha do Mar, tendo em vista os riscos à segurança dos moradores e de terceiros.</t>
   </si>
   <si>
     <t>4787</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4787/terreno_agata.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4787/terreno_agata.pdf</t>
   </si>
   <si>
     <t>Solicito que o executivo municipal notifique com urgência o proprietário do terreno localizado na Avenida ágata, ao lado do número 921, em Rainha do Mar, tendo em vista que o local encontra-se tomado pelo mato alto, sem a devida manutenção.</t>
   </si>
   <si>
     <t>4781</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4781/pp_185-2025_corte_grama.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4781/pp_185-2025_corte_grama.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Poder Executivo Municipal a realização de corte de grama e_x000D_
 limpeza na alameda localizada em frente ao Condomínio Rossi e nos fundos do_x000D_
 Supermercado Desco.</t>
   </si>
   <si>
     <t>4782</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4782/pp_186-2025_avenida_ana_paula_.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4782/pp_186-2025_avenida_ana_paula_.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Poder Executivo Municipal a limpeza do meio-fio da Avenida Ana Paula</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4790/pp_187-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4790/pp_187-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Poder Executivo Municipal que seja realizada a construção de uma rampa de acesso na Praça da Beira-Mar, no bairro Remanso, a fim de garantir e facilitar o acesso de pessoas com deficiência, especialmente cadeirantes._x000D_
 _x000D_
 Justificativa: A solicitação visa garantir acessibilidade, segurança e inclusão às pessoas com deficiência ou mobilidade reduzida, assegurando o direito de acesso aos espaços públicos.</t>
   </si>
   <si>
     <t>4793</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4793/pp_188-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4793/pp_188-2025.pdf</t>
   </si>
   <si>
     <t>Solicitamos que o Poder Executivo Municipal, por meio do órgão competente, providencie a instalação de um banheiro químico na Alameda Flamboyants, à beira-mar, no bairro Rainha do Mar, no trecho compreendido entre a guarita 101 e a guarita 102._x000D_
 _x000D_
 Justificativa: O referido local apresenta grande concentração de pessoas, especialmente durante a temporada, havendo intensa circulação de moradores e turistas. A ausência de estrutura sanitária adequada tem gerado desconforto e necessidade urgente de instalação de banheiro químico, garantindo melhores condições de higiene, bem-estar e atendimento às necessidades fisiológicas dos frequentadores.</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4794/pp_189-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4794/pp_189-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal, por meio do órgão competente, realize a limpeza dos meios-fios e a retirada de materiais acumulados nas calçadas no Bairro Guará, atendendo solicitação encaminhada pela Associação de Moradores do Bairro Guará._x000D_
 _x000D_
 Justificativa: A medida se faz necessária em razão do acúmulo de resíduos ao longo dos meios-fios e calçadas, o que compromete a organização urbana, dificulta o trânsito de pedestres e prejudica a estética e a segurança do bairro. A solicitação da Associação reforça a necessidade de ação imediata para manter a limpeza e o bom uso dos espaços públicos pela comunidade.</t>
   </si>
   <si>
     <t>4797</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4797/pp_190-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4797/pp_190-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal a realização da troca de lâmpadas na rua Turmalina, número 46, Rainha do mar._x000D_
 _x000D_
 Justificativa: Devido a rua está completamente com as lâmpadas todas queimadas, e os moradores estão com medo de assaltos</t>
   </si>
   <si>
     <t>4798</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4798/pedido_de_providencia_191.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4798/pedido_de_providencia_191.2025.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de PAVS no entorno da Igreja Católica do bairro Atlântida, na rua Piraguá no trecho que ainda não está pavimentado._x000D_
 _x000D_
 Solicito, ainda, que a pavimentação seja feita também no acesso localizado em frente à Igreja que faz a ligação entre os dois lados da referida rua._x000D_
 _x000D_
 Justificativa: Ressalto que o referido pedido trará benefícios significativos à mobilidade urbana, levando em consideração que a rua está muito irregular, dificultando o acesso, principalmente em dias de chuva, onde há acúmulo de água e lodo, além do surgimento de mato na estrada.</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4810/pp_192-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4810/pp_192-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Poder Executivo Municipal, por meio do órgão competente, que_x000D_
 seja providenciada a instalação de um redutor de velocidade (quebra-molas) na_x000D_
 Rua Rio Vacacaí, esquina com a Rua Rio Forqueta, nas proximidades do nº 1301._x000D_
 Justificativa: Justifica-se o presente pedido em razão do excesso de velocidade_x000D_
 praticado por veículos no local, colocando em risco a segurança de moradores, pedestres_x000D_
 e animais. Ressalta-se que, em virtude dessa situação, já houve o atropelamento e a_x000D_
 perda animais de estimação, o que evidencia a necessidade urgente de medidas para_x000D_
 reduzir a velocidade e prevenir novos acidentes._x000D_
 Cristovão Wolff Ribeiro_x000D_
 Vereador,PP</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4811/pp_193-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4811/pp_193-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Poder Executivo Municipal, por meio do órgão competente, que_x000D_
 sejam adotadas as providências necessárias para a recuperação de dois buracos_x000D_
 existentes na Avenida Paraguassu, em frente ao novo Asun, próximos ao redutor de_x000D_
 velocidade (quebra-molas), no sentido de quem se desloca em direção ao Centro._x000D_
 Justificativa: Justifica-se o presente pedido em razão das más condições da via, uma_x000D_
 vez que os buracos existentes comprometem a trafegabilidade, podendo causar danos_x000D_
 aos veículos e aumentar o risco de acidentes, especialmente em um trecho de grande_x000D_
 fluxo de veículos e pedestres, próximo a estabelecimento comercial e a um redutor de_x000D_
 velocidade, tornando a intervenção urgente para garantir a segurança e a mobilidade_x000D_
 urbana._x000D_
 Cristovão Wolff Ribeiro_x000D_
 Vereador,PP</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4812/pp_194-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4812/pp_194-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Poder Executivo Municipal, por meio do órgão competente, que_x000D_
 sejam adotadas as providências necessárias para o reparo de um buraco existente_x000D_
 em frente à praça, no lado Milane._x000D_
 Justificativa: Justifica-se o presente pedido em razão do buraco existente_x000D_
 comprometer a segurança e a trafegabilidade no local, podendo causar acidentes e danos_x000D_
 a veículos, especialmente por se tratar de área com circulação frequente de pedestres e_x000D_
 usuários da praça._x000D_
 Cristovão Wolff Ribeiro_x000D_
 Vereador,PP</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4813/pp_195-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4813/pp_195-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Poder Executivo Municipal, por meio do órgão competente, que_x000D_
 seja realizada a devida sinalização, por meio de placas informativas, em_x000D_
 conformidade com a Lei Complementar nº 161, de 18 de março de 2025, tendo em_x000D_
 vista o desconhecimento de muitas pessoas que vêm de fora do município,_x000D_
 especialmente no período de temporada._x000D_
 Justificativa: Justifica-se o presente pedido pela necessidade de dar efetividade à_x000D_
 legislação vigente que disciplina o uso das alamedas, proibindo o estacionamento de_x000D_
 veículos e a instalação de acampamentos, garantindo a organização dos espaços_x000D_
 públicos, a segurança, a preservação ambiental e a adequada utilização dessas áreas,_x000D_
 especialmente durante o período de maior fluxo de visitantes._x000D_
 Cristovão Wolff Ribeiro_x000D_
 Vereador,PP</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4658/alceu_moreira_cidadao_honoraio.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4658/alceu_moreira_cidadao_honoraio.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE XANGRI-LA AO DEPUTADO FEDERAL ALCEU MOREIRA DA SILVA</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4402/pelo_01.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4402/pelo_01.2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos no artigo 11, da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4561/projeto_de_emenda_a_lei_organica_02-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4561/projeto_de_emenda_a_lei_organica_02-2025.pdf</t>
   </si>
   <si>
     <t>Altera o inciso IV do Artigo 79 da Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
     <t>Adalcir Jacaré, Alexandre Rivael, Aline Silva, Cris da Academia, Daiane Emerim, Geovanão, Luzia Barbosa Netto, Mari Lavieja, Serginho do Bem</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4706/projeto_de_emenda_a_lei_organica_03-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4706/projeto_de_emenda_a_lei_organica_03-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do artigo 21 da Lei Orgânica Municipal"</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
     <t>Poder Legislativo - PL, Adalcir Jacaré, Alexandre Rivael, Aline Silva, Cris da Academia, Daiane Emerim, Geovanão, Luzia Barbosa Netto, Mari Lavieja, Serginho do Bem</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4698/projeto_de_emenda_a_lei_organica_04-2025.docx.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4698/projeto_de_emenda_a_lei_organica_04-2025.docx.pdf</t>
   </si>
   <si>
     <t>Altera a redação do §1º do artigo 86-A da Lei Orgânica Municipal..</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4287/pl02-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4287/pl02-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 11 e o §2º do artigo 16 da Lei 1532 de 10/04/2012.</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4308/pl_03.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4308/pl_03.2025.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha de Promoção da Saúde Mensal e Bem-Estar, denominada "Janeiro Branco", no âmbito do Município de Xangri-Lá, e dá outras providências.</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4303/pl_04-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4303/pl_04-2025.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no calendário oficial de eventos municipal a data de 14 de março como Dia dos Animais de Estimação.</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4292/pl_05-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4292/pl_05-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1006, de 19 de setembro de 2007, cria cargos e acresce número de vaga no quadro de cargos e funções do Município de Xangri-Lá e dá outras providências.</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4293/pl_06-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4293/pl_06-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar o contrato do servidor temporário contratado pela Lei 2.540, de 08 de maio de 2023, lotado na Secretaria de Saúde.</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4294/pl_072025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4294/pl_072025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar o contrato do servidor temporário lotado na Secretaria de Saúde.</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4295/pl_08.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4295/pl_08.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar os contratos dos servidores temporários lotados na Secretaria de Meio Ambiente, Agricultura e Habitação.</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4296/pl_09-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4296/pl_09-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar os contratos dos servidores temporários lotados na Secretaria de Saúde.</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4297/pl_10-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4297/pl_10-2025.pdf</t>
   </si>
   <si>
     <t>Inclui o inciso IV e altera o § 1º, ambos do Art. 1º da Lei nº 2.719, de 27 de novembro de 2024 que “Regulamenta o cumprimento da obrigação a que se refere o Artigo 18 da Lei Complementar 012/2005, autorizando o Poder Executivo a receber benfeitorias em pagamento”.</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4299/pl_11-20256.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4299/pl_11-20256.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Prorrogar o contrato do servidor temporário lotado na Secretaria de Saúde.</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4300/pl_12.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4300/pl_12.2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2.412, de 11 de julho de 2022, que "Autoriza o Poder Executivo Municipal a realizar a permissão de uso de espaços públicos do Município por equipamentos urbanos do tipo quiosque"</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4298/projeto_de_lei_13.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4298/projeto_de_lei_13.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a emissão de ruídos sonoros excessivos provenientes de escapamentos de motocicletas, veículos e similares, e dá outras providências.</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4321/pl_14-2025_2.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4321/pl_14-2025_2.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Educa-Cão Animalista e sugere temas a serem abordados nas Escolas Municipais.</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4327/pl_15-2025_2.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4327/pl_15-2025_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação dos projetos de pavimentação em PVS no Município de XangriLá, com preferência de prioridade às vias onde residem pessoas com deficiência ou mobilidade reduzida permanente, e dá outras providências</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4331/projeto_de_lei_16-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4331/projeto_de_lei_16-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar servidor temporariamente para a Secretaria de Planejamento.</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4333/pl_17-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4333/pl_17-2025.pdf</t>
   </si>
   <si>
     <t>Cria o Programa e determina a Proibição Gradativa do Uso de Veículos de Tração Animal - VTA no Município de Xangri-Lá</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4340/pl_18-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4340/pl_18-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar servidores temporariamente para a Secretaria da Saúde</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4341/pl_19-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4341/pl_19-2025.pdf</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4342/pl_20-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4342/pl_20-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar servidores temporariamente para a Secretaria de Educação.</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4344/pl_21-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4344/pl_21-2025.pdf</t>
   </si>
   <si>
     <t>Nomeia como Rua Nercy de Oliveira Rodrigues o logradouro Público localizado no Município de Xangri-Lá.</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4355/pl_wheeling_manobras_xangri-la_pdf_1.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4355/pl_wheeling_manobras_xangri-la_pdf_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento do “Wheeling” como prática esportiva no município de Xangri-lá (RS) e dá outras providências.</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4356/pl23-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4356/pl23-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração dos Arts. 1º e 2º da Lei nº 2669/2024, que trata de plano privado ou assistência à saúde aderido pelos servidores públicos.</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4357/projeto_de_lei_24.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4357/projeto_de_lei_24.2025.pdf</t>
   </si>
   <si>
     <t>Inclui a Competição de Artes Marciais no calendário oficial de eventos do município de Xangri-Lá e dá outras providências.</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4364/pl_25-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4364/pl_25-2025.pdf</t>
   </si>
   <si>
     <t>Cria o Programa “Educação Financeira” e sugere temas a serem abordados nas Escolas Municipais de Xangri-lá</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4361/pl_26-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4361/pl_26-2025.pdf</t>
   </si>
   <si>
     <t>Altera, acresce e revoga dispositivos da Lei nº 2342, de 25 de janeiro de 2022 que "DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA BÁSICA DOS SERVIÇOS MUNICIPAIS, CONSOLIDA A LEGISLAÇÃO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4362/pl_27-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4362/pl_27-2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta o cumprimento da obrigação a que se refere o Artigo 18 da Lei Complementar 012/2025, autorizando o Poder Executivo a receber benfeitorias em pagamento.</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4363/pl_28-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4363/pl_28-2025.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4369/pl_29-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4369/pl_29-2025.pdf</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
     <t>Dispõe sobre o regime de adiantamento de numerário no âmbito do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
     <t>Nomeia como Rua Luiz Alberto Saft e Rua Ipê as diferentes partes do logradouro público localizado no Município de Xangri-Lá e altera  e acrescenta dispositivos à Lei nº 2.720, de 05 de Dezembro de 2024.</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4380/pl_32-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4380/pl_32-2025.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional e dá outras providências.</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4382/projeto_de_lei_33-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4382/projeto_de_lei_33-2025.pdf</t>
   </si>
   <si>
     <t>Institui o título ‘EMPRESA AMIGA DA JUVENTUDE’, no âmbito do Município de Xangri-Lá, na forma e condições que especifica.</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4409/250224145533.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4409/250224145533.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo a contratar Fiscal Ambiental na Secretaria de Planejamento e Meio Ambiente.</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 2.000.000.00 ( dois milhões de reais), na Câmara Municipal de Xangri-Lá.</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4397/projeto_de_lei_36-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4397/projeto_de_lei_36-2025.pdf</t>
   </si>
   <si>
     <t>Institui a denominação de logradouros públicos no território do Município</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4398/37.2025_-_projeto_de_lei_-_cremacao_2.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4398/37.2025_-_projeto_de_lei_-_cremacao_2.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO A PRÁTICA DE CREMAÇÃO DE CADÁVERES E INCINERAÇÃO DE RESTOS MORTAIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4399/pl_38-2025_3.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4399/pl_38-2025_3.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º e 2º da Lei nº 2657 de 21 de fevereiro de 2024 que "Autoriza a Autarquia Municipal - PREV - XANGRI-LÁ a prorrogar o período da contratação temporária da função de Procuração  (Autorizada na Lei 2523/2023)."</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4400/pl_39-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4400/pl_39-2025.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e dá outras providências</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4406/projeto_de_lei_vereador_mirim_40.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4406/projeto_de_lei_vereador_mirim_40.2025.pdf</t>
   </si>
   <si>
     <t>Fica instituído no âmbito da Câmara Municipal de Xangri-Lá, o Projeto Vereador Mirim, com o objetivo de incentivar a participação de jovens na política, através da integração da Câmara Municipal de Xangri-Lá com a comunidade escolar, bem como fazer com que os estudantes compreendam o papel do Poder Legislativo Municipal, e, de forma geral, contribuindo para a formação de sua cidadania e compreensão dos aspectos políticos_x000D_
 da sociedade brasileira</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4414/pl_41-2025_2.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4414/pl_41-2025_2.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Limpeza Urbana</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4415/pl_42-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4415/pl_42-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 2486, de 12 de dezembro de 2022, que "Autoriza o Poder Executivo a firmar convênio com o Conselho de Segurança a Comunidade de Xangri-Lá - CONSEG,  e dá outras providências."</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4422/projeto_de_lei_43-2025.docx.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4422/projeto_de_lei_43-2025.docx.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 1982, de 09 de fevereiro de 2018.</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4427/pl_44-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4427/pl_44-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar servidores temporariamente para a Secretaria de Educação</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4429/pl_45-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4429/pl_45-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2.747, de 05 de fevereiro de 2025, que "Autoriza o Poder Executivo a contratar servidores temporariamente para a Secretaria de Educação</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4430/pl46-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4430/pl46-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar servidores para a Secretaria de Mobilidade Urbana e Segurança Pública</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4431/pl47-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4431/pl47-2025.pdf</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4447/pl_48-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4447/pl_48-2025.pdf</t>
   </si>
   <si>
     <t>Adiciona dispositivo na Lei 698 de 18 de abril de 2005 e dá outras providências.</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4454/pl_49-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4454/pl_49-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2739 de 16 de janeiro de 2025 para incluir dispositivos na Lei 698 de 18 de abril de 2005.</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4445/projeto_de_lei_50.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4445/projeto_de_lei_50.2025.pdf</t>
   </si>
   <si>
     <t>Cria a Escola do Legislativo da Câmara Municipal de Xangri-Lá</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4444/pl51-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4444/pl51-2025.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Xangri-lá o Programa Prefeito Mirim e Vice-Prefeito Mirim.</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4458/pl52-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4458/pl52-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário de eventos oficiais do Município de Xangri-lá o Encontro Nacional de Cutelaria.</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4459/pl53-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4459/pl53-2025.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho de Alimentação Escolar - CAE e dá outras providências.</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4460/pl54-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4460/pl54-2025.pdf</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4468/pl55-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4468/pl55-2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Projeto Real Figueira no âmbito do Município de Xangri-Lá/RS</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4469/pl56-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4469/pl56-2025.pdf</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4470/pl57-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4470/pl57-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar servidor temporariamente para a Secretaria de Gestão e Administração.</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4471/pl58-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4471/pl58-2025.pdf</t>
   </si>
   <si>
     <t>Cria o Programa "Instruções de Primeiros Socorros" e  sugere temas a serem abordados nas Escolas Municipais.</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4475/projeto_de_lei_59-2025_institui_o_programa_municipal_de_manejo_etico.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4475/projeto_de_lei_59-2025_institui_o_programa_municipal_de_manejo_etico.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Manejo Populacional Ético de Cães e Gatos e autoriza a implementação do método Captura, Esterilização e Devolução – C.E.D., no âmbito do Município de Xangri-Lá e dá outras providências</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4514/_projeto_de_lei_60-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4514/_projeto_de_lei_60-2025.pdf</t>
   </si>
   <si>
     <t>Dispoem sobre a vedação, execução de músicas e videoclipes com letras e coreografias, as que façam apologia ao crime, ao uso de drogas ou expressem conteúdos verbais e nao verbais de cunho sexual e erótico, nas unidades escolares da rede de ensino do Municipio de Xangri-Lá, e estabelece outras providências.</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4482/pl62-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4482/pl62-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a receber imóvel a título de doação de Companhia Riograndense de Saneamento - CORSAN</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4483/pl63-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4483/pl63-2025.pdf</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4485/pl64-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4485/pl64-2025.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e da outras providências</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4486/pl65-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4486/pl65-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário de eventos oficiais do Município de Xangri-Lá Competições de Futevôlei e de Jet Ski.</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4489/_projeto_de_lei_66-2025.docx_3.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4489/_projeto_de_lei_66-2025.docx_3.pdf</t>
   </si>
   <si>
     <t>Autoriza a fixação de placa informativa nas residências de pessoas com Transtorno do Espectro Autista (TEA) para fins de identificação e conscientização, no âmbito do Município de Xangri-Lá, e dá outras providências.</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4493/pl_67-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4493/pl_67-2025.pdf</t>
   </si>
   <si>
     <t>Altera, acresce e revoga dispositivos da Lei da Lei 1831, de 24 de novembro de 2015, que_x000D_
 "CRIA A COORDENADORIA MUNICIPAL DE DEFESA CIVIL (COMDEC) DO MUNICÍPIO DE XANGRI-LÁ E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4513/projeto_de_lei_68-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4513/projeto_de_lei_68-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Prevenção, Orientação, Tratamento e Controle à Obesidade Infantil na Rede Pública de Ensino do Município de Xangri-Lá e dá outras providências</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4500/projeto_de_lei_69-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4500/projeto_de_lei_69-2025.pdf</t>
   </si>
   <si>
     <t>A Lei 2.242 de 11 de maio de 2021, que “Dispõe sobre a concessão, o pagamento e a prestação de contas de diárias e indenizações de transporte a vereadores e servidores da Câmara Municipal de Xangri-Lá, prevê no inciso I do art. 6º a relação de documentos que deve ser apresentada pelo beneficiário na prestação de contas.</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4540/pl_70-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4540/pl_70-2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a implementação de práticas de contratação e treinamento para promover a diversidade e inclusão de crianças atípicas nas escolas, e institui o "Mês da Inclusão" nas instituições de ensino públicas".</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4569/pl_71-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4569/pl_71-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 3º da Lei nº 2.773, de 16 de abril de 2025, para o fim de estabelecer as hipóteses de nomeação de logradouro que não se submetem aos critérios estabelecidos nos arts. 1º e 2º.</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4505/pl_73-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4505/pl_73-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Defesa do Meio Ambiente do Município de Xangri-Lá - CONDEMA,, e dá outras providências.</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4506/pl_74-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4506/pl_74-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei da Lei 2584, de 04 de setembro de 2023, que "Institui o Programa Municipal de Educação Fiscal no Município de Xangri-Lá."</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4507/pl_75-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4507/pl_75-2025.pdf</t>
   </si>
   <si>
     <t>Cria o Programa "Educação Financeira" e sugere temas a serem abordados nas Escolas Municipais de Xangri-Lá</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4521/pl_-_76_de_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4521/pl_-_76_de_2025.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta o Programa Municipal de Enfrentamento à Esporotricose no Município de Xangri-Lá e dá outras providências.</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4522/projeto_de_lei_77-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4522/projeto_de_lei_77-2025.pdf</t>
   </si>
   <si>
     <t>Altera e acresce dispositivos na Lei nº 1853, de 1º de março de 2016 que, "INSTITUI GRATIFICAÇÃO DE COMISSÃO PARA OS SERVIDORES DO PREV-XANGRI-LÁ, QUANDO EM ATUAÇÃO ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4523/projeto_de_lei_78-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4523/projeto_de_lei_78-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 1006, de 19 de setembro de 2007, que "DISPÕE SOBRE O QUADRO DE CARGOS E FUNÇÕES PÚBLICAS DO MUNICÍPIO DE XANGRI-LÁ E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4527/pl_79-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4527/pl_79-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a CAIXA ECONÔMICA FEDERAL - CEF, no âmbito do Programa FINISA - Financiamento à Infraestrutura e ao Saneamento na Modalidade Apoio Financeiro destinado à aplicação em Despesa de Capital, a oferecer e dá outras providências.</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4528/pl_80-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4528/pl_80-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar servidores temporariamente na Secretaria de Saúde.</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4529/pl_81-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4529/pl_81-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2.360, de 21 de fevereiro de 2022, para o fim de nomear como Av. Elmar Ricardo Wagner e Av. Jacuí as diferentes partes da Avenida atualmente denominada 'Avenida Elmar Ricardo Wagner.</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4660/projeto_de_lei_82-2025.docx.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4660/projeto_de_lei_82-2025.docx.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Xangri-Lá, o Prêmio “Mulher de Sucesso” e dá outras providências.</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4533/projeto_de_lei_no_84.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4533/projeto_de_lei_no_84.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a firmar Termo de Contrato de Prestação de Serviços com o Instituto de Assistência à Saúde dos Servidores Públicos do Estado do Rio Grande do Sul (IPE Saúde) e a custear a cobertura assistencial (plano de saúde) aos servidores e vereadores, inclusive seus dependentes.</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4536/pl_85-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4536/pl_85-2025.pdf</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4537/pl_86-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4537/pl_86-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2026.</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4539/pl_87-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4539/pl_87-2025.pdf</t>
   </si>
   <si>
     <t>Cria o Programa “Rua de Lazer” no Município de Xangri-Lá e dá outras providências.</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4544/pl_88-2025-gpmx.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4544/pl_88-2025-gpmx.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1006, de 19 de setembro de 2007, que "DISPÕE SOBRE O QUADRO DE CARGOS E FUNÇÕES PÚBLICAS DO MUNICÍPIO DE XANGRI-LÁ E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4545/pl_89-2025-gpmx.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4545/pl_89-2025-gpmx.pdf</t>
   </si>
   <si>
     <t>Altera e acresce dispositivos da Lei nº 2231, de 19 de maio de 2021 que "Cria o Programa de Aproveitamento e Gestão dos Imóveis Próprios Municipais de Xangri-Lá, e dá outras providências".</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4550/pl_90.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4550/pl_90.2025.pdf</t>
   </si>
   <si>
     <t>Fica instituído no âmbito do município de Xangri-Lá a implementação do colar de girassol a ser distribuído gratuitamente com o objetivo de identificar aqueles que possuam doenças, deficiências e/ou transtornos considerados ocultos e que acreditam necessitar de atendimento preferencial nos estabelecimentos públicos e privados deste município</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4562/_projeto_de_lei_91_-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4562/_projeto_de_lei_91_-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição das sirenes tradicionais por sinais músicas nos estabelecimentos da rede pública municipal de ensino de Xangri-lá , visando reduzir o impacto sensorial em estudantes com Transtorno do Espectro Autista (TEA), e da outras providencias.</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4551/pl_92-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4551/pl_92-2025.pdf</t>
   </si>
   <si>
     <t>Prorroga a vigência do Plano Municipal de Educação e dá outras providências</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4552/pl_93-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4552/pl_93-2025.pdf</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4553/pl_94-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4553/pl_94-2025.pdf</t>
   </si>
   <si>
     <t>Altera e inclui artigos a Lei 1.670/2014, que DISPÕE SOBRE O PROGRAMA DE APROVEITAMENTO DE MADEIRA DE PODAS DE ÁRVORES NO MUNICÍPIO_x000D_
 DE XANGRI-LÁ/RS</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4557/projeto_de_lei_95-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4557/projeto_de_lei_95-2025.pdf</t>
   </si>
   <si>
     <t>Fica denominada 'Praça da Bíblia' a praça pública localizada entre as ruas A, Osvaldo Barbosa e Luís Comunelli, no bairro Coqueiros, no Município de Xangri-Lá.</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4558/projeto_de_lei_96-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4558/projeto_de_lei_96-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar Médico(a) Dermatologista na Secretaria da Saúde.</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4559/projeto_de_lei_97-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4559/projeto_de_lei_97-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com o Conselho de Segurança a Comunidade de Xangri-Lá – CONSEG, e dá outras providências.</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4563/_projeto_de_lei_98_-2025.docx_1_1.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4563/_projeto_de_lei_98_-2025.docx_1_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o direito à matrícula de irmãos na mesma unidade escolar da Rede Municipal de Educação de Xangri-Lá, e dá outras providências.</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4604/projeto_de_lei_99-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4604/projeto_de_lei_99-2025.pdf</t>
   </si>
   <si>
     <t>Cria a Sala Lilás no âmbito do município com o objetivo de prestar_x000D_
 atendimento humanizado às mulheres vítimas de violência de qualquer natureza e dá outras providências.</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4582/projeto_de_lei_100_-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4582/projeto_de_lei_100_-2025.pdf</t>
   </si>
   <si>
     <t>Institui a campanha “Agosto Lilás”, dedicado à prevenção e conscientização pelo fim da violência contra a mulher no município de Xangri-Lá/RS e dá outras providências.</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4570/projeto_de_lei_101-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4570/projeto_de_lei_101-2025.pdf</t>
   </si>
   <si>
     <t>Institui, no calendário oficial do Município de Xangri-Lá, a Semana da Saúde Mental do Servidor Público Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4567/projeto_de_lei_102-2025.docx.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4567/projeto_de_lei_102-2025.docx.pdf</t>
   </si>
   <si>
     <t>institui a Carteira de Identificação da Pessoa com Síndrome de Fibromialgia ou doenças correlatas no Município de Xangri-Lá, e dá outras providências.</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4583/projeto_de_lei_103_-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4583/projeto_de_lei_103_-2025.pdf</t>
   </si>
   <si>
     <t>Denomina o prédio do novo Posto de Saúde Vinte e Quatro Horas do Município de Xangri-Lá como ‘Posto de Saúde Zely Bassani Barbosa</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4573/projeto_de_lei_104-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4573/projeto_de_lei_104-2025.pdf</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4575/projeto_de_lei_105-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4575/projeto_de_lei_105-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o BANCO DO BRASIL S.A., com garantia da União e dá outras providências.</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4576/projeto_de_lei_106-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4576/projeto_de_lei_106-2025.pdf</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4581/projeto_de_lei_107-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4581/projeto_de_lei_107-2025.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivo na Lei 698, de 18 de abril de 2005 que "Institui o calendário de eventos oficiais do Município de Xangri-Lá"</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4603/projeto_de_lei_108-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4603/projeto_de_lei_108-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Lei da Ficha Limpa Municipal disciplinando as nomeações dos servidores para os cargos em comissão, caráter temporário e emergencial no âmbito da Administração Pública Municipal direta e indireta e dá outras providências.</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4590/pl_110.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4590/pl_110.pdf</t>
   </si>
   <si>
     <t>autoriza o poder executivo municipal, a afirmar contrato com o ipe (instituto de providências do estado do rio grande do sul), e da outras providências</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4591/pl111.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4591/pl111.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos na Lei 1453, de 30 de agosto de 2011 que "CRIA O FUNDO MUNICIPAL DE INTERESSE SOCIAL - FMHIS, INSTITUI O CONSELHO GESTOR DO FMHIS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4592/pl112.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4592/pl112.pdf</t>
   </si>
   <si>
     <t>Denomina como Avenida Inter balneários Ο logradouro público localizado na Praia de  Atlântida, localizado no Município de Xangri-Lá.</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4593/pl113.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4593/pl113.pdf</t>
   </si>
   <si>
     <t>Altera o caput do Art. 1° da Lei 2659, de 21 de fevereiro de 2024 que "Regulamenta o cumprimento da obrigação a que se refere o Artigo 18 da Lei Complementar 012/2005, autorizando Ο Poder Executivo a receber benfeitorias.”"</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4594/pl_114.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4594/pl_114.pdf</t>
   </si>
   <si>
     <t>Autoriza Ο Poder Executivo Municipal a firmar CONTRATO DE RATEIO para o período 2025/2026 com Ο Consórcio Público Amlinorte CP AMLINORTE e dá outras providências.</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4595/projeto_de_lei_115-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4595/projeto_de_lei_115-2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta o cumprimento da obrigação a que se refere o Artigo 18 da Lei Complementar 012/2005, autorizando o Poder Executivo a receber benfeitorias</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4602/projeto_de_lei_116-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4602/projeto_de_lei_116-2025.pdf</t>
   </si>
   <si>
     <t>Cria a politica de atendimento integrado às mulheres vítimas de violência no Município de Xangri-Lá.</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4596/projeto_de_lei_117-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4596/projeto_de_lei_117-2025.pdf</t>
   </si>
   <si>
     <t>Inclui Programa na Lei 2272, de 24 de agosto de 2021 que "Dispõe sobre o Plano Plurianual para o período de 2022 a 2025".</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4597/projeto_de_lei_118-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4597/projeto_de_lei_118-2025.pdf</t>
   </si>
   <si>
     <t>Inclui Programa na Lei 2708, de 05 de setembro de 2024 que "Dispõe sobre as diretrizes para elaboração da Lei Orçamentária de 2025.</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4598/projeto_de_lei_119-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4598/projeto_de_lei_119-2025.pdf</t>
   </si>
   <si>
     <t>"Altera e inclui dispositivos no art. 4º e altera anexo da Lei Municipal nº 1.006, de 19 de setembro de 2007, que 'Dispõe sobre o quadro de cargos e funções do Município de Xangri-Lá e dá outras providências'."</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4599/projeto_de_lei_120-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4599/projeto_de_lei_120-2025.pdf</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4677/pl_121-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4677/pl_121-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Mês de Prevenção, Conscientização e Combate da Automutilação entre crianças e adolescentes e dá outras providências.</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4684/pl_122.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4684/pl_122.2025.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Xangri-Lá, a Campanha “Novembro Azul” dedicada à saúde do homem, com ênfase na prevenção e no diagnóstico_x000D_
 precoce do câncer de próstata, e dá outras providências.</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4614/copia_de_modelo_projeto_de_lei_123-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4614/copia_de_modelo_projeto_de_lei_123-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Abraçando a Educação", permitindo propaganda em muros e/ou cercas de escolas do município.</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4613/projeto_de_lei_124-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4613/projeto_de_lei_124-2025.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa “Praças Conectadas” no Município de Xangri-Lá/RS e dá outras providências."</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4616/dia_da_criatividade_e_expressao.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4616/dia_da_criatividade_e_expressao.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no calendário oficial de eventos do Município o “Dia da Criatividade e Expressão.</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4617/projeto_de_lei_126-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4617/projeto_de_lei_126-2025.pdf</t>
   </si>
   <si>
     <t>Institui e assegura aos profissionais da rede pública de ensino municipal medidas de proteção contra agressões físicas, morais, verbais ou psicológicas_x000D_
 praticadas por alunos.</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4618/projeto_de_lei_127-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4618/projeto_de_lei_127-2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta o cumprimento da obrigação a que se refere o Artigo 18 da Lei Complementar 012/2005, autorizando o Poder Executivo a receber benfeitorias.</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
     <t>Estabelece a realização da etapa de avaliação psicológica para os cargos de provimento efetivo dos quadros do magistério e geral do Município de Xangri-Lá e dá outras providências.</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4620/pl_129-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4620/pl_129-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar servidores temporários para a Secretaria de Saúde</t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4621/pl_130-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4621/pl_130-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.006, de 19 de setembro de 2007, que “Dispõe sobre o quadro de cargos e funções públicas do Município de Xangri-Lá e dá outras providências”.</t>
   </si>
   <si>
     <t>4623</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4623/projeto_de_lei_131.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4623/projeto_de_lei_131.2025.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivo na Lei 698, de 18 de abril de 2005 que “Institui o calendário de eventos oficiais do Município de Xangri-Lá.</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4627/projeto_de_lei_132-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4627/projeto_de_lei_132-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição de Termo de Cooperação entre o Município de XANGRI-LÁ, o Serviço Social da Indústria - SESI e o Sindicato da Indústria da Construção Civil - SINDUSCON, através da Escola de Formação e dá outras providências</t>
   </si>
   <si>
     <t>4633</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4633/pl_133.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4633/pl_133.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2360, de 21 de fevereiro de 2022, para o fim de alterar a denonimação de logradouro público, denominando Avenida Rio Jacuí</t>
   </si>
   <si>
     <t>4651</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4651/pl_134.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4651/pl_134.pdf</t>
   </si>
   <si>
     <t>4652</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4652/pl_135_1.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4652/pl_135_1.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei2847, de 10 de setembro de 2025 que "Regulamentaоcumprimento da obrigação a que se refere o Artigo 18 daLeiComplementar 012/2005,autorizando Ο PoderExecutivo a receber benfeitorias."</t>
   </si>
   <si>
     <t>4659</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4659/projeto_de_lei_n_1362025..pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4659/projeto_de_lei_n_1362025..pdf</t>
   </si>
   <si>
     <t>Altera e acresce dispositivos a Lei 2838, de 28 de agosto de 2025 que "Autoriza o poder executivo municipal, a firmar contrato com o IPE (Instituto de Previdência do Estado do Rio Grande do Sul), e dá outras providências.</t>
   </si>
   <si>
     <t>4662</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4662/projeto_de_lei_137-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4662/projeto_de_lei_137-2025.pdf</t>
   </si>
   <si>
     <t>Altera os Art 1º, 4º e 6º, e inclui o parágrafo único e incisos ao art. 6º da Lei nº 1879, de 18 de julho de 2016, que dispõe sobre a instituição do Programa Adote um Ponto de Ônibus no município e dá outras providências.</t>
   </si>
   <si>
     <t>4665</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4665/projeto_de_lei_138-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4665/projeto_de_lei_138-2025.pdf</t>
   </si>
   <si>
     <t>“Suprime a alínea b, do art. 6º, inciso II; e altera e renumera os incisos, parágrafos e demais alíneas do art. 6º da Lei Municipal nº 2.242, de 21 de 2021, para corrigir erro material e suprimir a alínea b."</t>
   </si>
   <si>
     <t>4664</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4664/projeto_de_lei_139-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4664/projeto_de_lei_139-2025.pdf</t>
   </si>
   <si>
     <t>Altera e acresce dispositivos na Lei 2470, de 07 de novembro de 2022 que "Disciplina a concessão de patrocínio pela Administração Direta e Indireta do Município de Xangri-Lá."</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4678/projeto_de_lei_serginho.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4678/projeto_de_lei_serginho.pdf</t>
   </si>
   <si>
     <t>Institui na área da saúde do município de Xangri-Lá a Política Municipal de Cuidados Paliativos conforme especifica</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4688/projeto_de_lei_141-2025.docx_1.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4688/projeto_de_lei_141-2025.docx_1.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivo na Lei Municipal nº 2.805, de 08 de julho de 2025, que “Autoriza o Poder Legislativo a firmar Termo de Contrato de Prestação de Serviços com o Instituto de Assistência à Saúde dos Servidores Públicos do Estado do Rio Grande do Sul (IPE Saúde) e a custear a cobertura assistencial (plano de saúde) aos servidores e vereadores, inclusive seus dependentes”.</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4685/pl_142.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4685/pl_142.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar valores ao Atleta PAULO RICARDO CURIN DE SOUZA para o custeio de passagens aéreas, alimentação, seguro-viagem e despachos de equipamentos para participação e representação do Município de Xangri-Lá no ISA WORLD PARA SURFING CHAMPIONSHIP que se realizará em OCEANSIDE, CALIFÓRNIA nos ESTADOS UNIDOS DA AMÉRICA (EUA).</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4686/pl_143.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4686/pl_143.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a receber imóvel a título de doação de RIRO CONSTRUÇÕES IMOBILIÁRIAS E INCORPORAÇÕES EIRELI.</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4687/pl_144.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4687/pl_144.2025.pdf</t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4689/pl_145.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4689/pl_145.2025.pdf</t>
   </si>
   <si>
     <t>Institui o evento anual Xangri-Lá Gourmet Fest no Município de Xangri-Lá, e dá outras providências</t>
   </si>
   <si>
     <t>4728</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4728/projeto_de_lei_146.2025.docx.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4728/projeto_de_lei_146.2025.docx.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 1.962, de 04 de outubro de 2025.</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4693/projeto_de_lei_147.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4693/projeto_de_lei_147.2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa ‘Empresa Amiga da Criança no âmbito do Município de Xangri-Lá e dá outras providências.</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4694/pl148-2025_sessao_solene_premio_empresa_amiga_da_crianca.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4694/pl148-2025_sessao_solene_premio_empresa_amiga_da_crianca.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Xangri-Lá, a Sessão Solene de entrega do Prêmio Empresa Amiga da Criança</t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4696/pl_149.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4696/pl_149.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação de bens de uso comum do povo, autoriza o Poder Executivo a alienar imóveis públicos municipais que especifica, localizados no Loteamento Praia CCI Extensão I1, Balneário Atlântida, determina a desobstrução de áreas públicas na mesma localidade, e dá outras providências.</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4758/projeto_de_lei_150_-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4758/projeto_de_lei_150_-2025.pdf</t>
   </si>
   <si>
     <t>Institui a campanha JUNHO VIOLETA, em alusão ao Dia Mundial de Conscientização da Violência contra a Pessoa Idosa, no âmbito do município de Xangri-Lá e dá outras providências.</t>
   </si>
   <si>
     <t>4710</t>
   </si>
   <si>
     <t>Aline Silva, Luzia Barbosa Netto</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4710/projeto_de_lei_151_-2025_2.docx.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4710/projeto_de_lei_151_-2025_2.docx.pdf</t>
   </si>
   <si>
     <t>Institui a “Menção Honrosa ao Mérito Esportivo Municipal” e dá outras providências.</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4699/251031023754_1.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4699/251031023754_1.pdf</t>
   </si>
   <si>
     <t>Regulamenta o cumprimento da obrigação a que se refere o Artigo 18 da Lei Complementar 012/2005, autorizando Ο Poder Executivo a receber benfeitorias.</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4707/projeto_de_lei_153.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4707/projeto_de_lei_153.2025.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa despesa do Município de Xangri-Lá para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4708/projeto_de_lei_154-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4708/projeto_de_lei_154-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade das empresas concessionárias ou permissionárias que fornecem energia elétrica, telefonia fixa, banda larga, televisão a cabo ou outro serviço, por meio de rede aérea, a promover a remoção, manutenção e alinhamento de fios, cabos e equipamentos inutilizados ou em desuso instalados em postes de energia elétrica no Município de Xangri-Lá e dá outras providências.</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
     <t>Alexandre Rivael, Cris da Academia</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4704/pl_adocao_de_guaritas_xangri-la.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4704/pl_adocao_de_guaritas_xangri-la.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Adoção de Guaritas de Xangri-Lá e dá outras providências.”</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4715/pl_156.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4715/pl_156.pdf</t>
   </si>
   <si>
     <t>Estabelece a desafetação e declara de uso dominical, alterando a destinação de uso comum do povo, bem público localizado na Praia de Atlântida, neste município de Xangri-lá.</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4716/pl_157.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4716/pl_157.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2658, de 21 de fevereiro de 2024 que "Autoriza o Poder Executivo a criar o CONSELHO MUNICIPAL DE DESENVOLVIMENTO URBANO - CMDU e dá outras providências.</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4717/pl_158.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4717/pl_158.pdf</t>
   </si>
   <si>
     <t>Revoga as Leis Municipais 2.367, de 25 de fevereiro de 2022, 2.659, de 21 de fevereiro de 2024 e 2.842, de 04 de setembro de 2025.</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
     <t>Estabelecer o valor do PTM, o parcelamento e desconto do IPPU/IPTU e o calendário das taxas para 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4727/pl_160.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4727/pl_160.2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 1.373, de 09 de novembro de 2010 que "DISPÕE SOBRE A CONCESSÃO DE VALE ALIMENTAÇÃO AOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4726/pl_161.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4726/pl_161.2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2.766, de 18 de março de 2025 que "Cria o Programa e determina a Proibição Gradativa do Uso de Veículos de Tração Animal - VTA no município de Xangri-Lá."</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4731/pl_162_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4731/pl_162_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar o Processo Seletivo e a contratar servidores temporários para a Secretaria de Educação.</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4732/pl_163.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4732/pl_163.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar o Processo Seletivo e a contratar servidores temporários para a Secretaria de Saúde.</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4733/pl_164.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4733/pl_164.pdf</t>
   </si>
   <si>
     <t>4739</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4739/pl_165.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4739/pl_165.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo conceder subvenção social ao Conselho de Segurança para a Comunidade de Xangri-Lá - CONSEG.</t>
   </si>
   <si>
     <t>4741</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4741/pl_166.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4741/pl_166.pdf</t>
   </si>
   <si>
     <t>Altera e acresce dispositivos da Lei Municipal nº 2.66, de 28 de fevereiro de 2024, que "regulamenta o cumprimento da obrigação a que se refere o Art. 18 da Lei Complementar nº 012/2005 e autoriza o Poder Executivo a receber benfeitorias em pagamento."</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4743/projeto_de_lei_167-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4743/projeto_de_lei_167-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da inserção de intérprete da Língua Brasileira de Sinais (LIBRAS) em eventos públicos oficiais do Município de Xangri-Lá e dá outras providências.</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4742/projeto_de_lei_168.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4742/projeto_de_lei_168.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigação da concessionária de abastecimento de água CORSAN/AEGEA, suas empresas terceirizadas e a agência reguladora competente, de reparar danos causados em vias e bens públicos no Município, e dá outras providências</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4777/projeto_de_lei_169-2025_organized.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4777/projeto_de_lei_169-2025_organized.pdf</t>
   </si>
   <si>
     <t>Altera, acresce e revoga dispositivos da Lei Municipal nº 1.857, de 19 de abril de 2016, que “DISPÕE SOBRE O SISTEMA MUNICIPAL DE CULTURA DE XANGRI-LÁ, SEUS PRINCÍPIOS, OBJETIVOS, ESTRUTURA, ORGANIZAÇÃO, GESTÃO, INTERRELAÇÕES ENTRE OS SEUS COMPONENTES, RECURSOS HUMANOS, FINANCIAMENTO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4749</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4749/pl_170.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4749/pl_170.pdf</t>
   </si>
   <si>
     <t>Desafeta e converte em Bem Dominical área de uso comum do povo, e propriedade do Município de Xangri-Lá, autoriza a sua alienação mediante procedimento licitatório na modalidade leilão e vincula a totalidade da receita pública obtida à construção do novo Centro de Referência de Assistência Social (CRAS) Municipal.</t>
   </si>
   <si>
     <t>4751</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4751/pl_171.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4751/pl_171.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar о Processo Seletivo e a contratar servidores temporários para a Secretaria de Educação.</t>
   </si>
   <si>
     <t>4753</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4753/pl_172-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4753/pl_172-2025.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Oficial de Eventos do Município de Xangri-Lá o Dia do Fisiculturismo e dá outras providências.</t>
   </si>
   <si>
     <t>4851</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4851/pl_173.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4851/pl_173.2025.pdf</t>
   </si>
   <si>
     <t>Altera e suprime dispositivos da Lei Municipal nº 2.242, de 11 de maio de 2021, que ‘Dispõe sobre a concessão, o pagamento e a prestação de contas de diárias e indenizações de transporte a vereadores e servidores da Câmara Municipal de Xangri-Lá.’</t>
   </si>
   <si>
     <t>4759</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4759/projeto_de_lei_174-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4759/projeto_de_lei_174-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder cessão de uso de áreas para a Companhia Riograndense de Saneamento - Corsan, destinada a estação de tratamento de esgoto - ETE.</t>
   </si>
   <si>
     <t>4760</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4760/projeto_de_lei_175-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4760/projeto_de_lei_175-2025.pdf</t>
   </si>
   <si>
     <t>4761</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4761/projeto_de_lei_176-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4761/projeto_de_lei_176-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo e acresce anexos na Lei 2.880, de 27 de novembro de 2025, que "Autoriza o Poder Executivo a realizar Processo Seletivo e a contratar servidores temporário para a Secretaria da Saúde".</t>
   </si>
   <si>
     <t>4772</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4772/projeto_de_lei_177.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4772/projeto_de_lei_177.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Escola do Legislativo de Xangri-Lá</t>
   </si>
   <si>
     <t>4771</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4771/projeto_de_lei_178-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4771/projeto_de_lei_178-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2877, de 25 de novembro de 2025 que "Dispõe sobre as diretrizes para elaboração da Lei Orçamentária de 2026."</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei 2891, 04 de dezembro de 2025, que "Autoriza o Poder Executivo a realizar o Processo Seletivo e a contratar servidores temporários para a Secretaria de Educação".</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4775/projeto_de_lei_180-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4775/projeto_de_lei_180-2025.pdf</t>
   </si>
   <si>
     <t>Nomeia como ‘’Parque Túlio Zoratto’’ o Parque 1, localizado no bairro Atlântida, entre as Avenidas Paraguassú e R. Do Parque.</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4774/projeto_de_lei_181-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4774/projeto_de_lei_181-2025.pdf</t>
   </si>
   <si>
     <t>Nomeia como ‘’Praça das Corujas’’ a área verde situada no bairro Arpoador, entre as Avenidas Ana Paula Bettencourt Caldeira e Avenida Beira Mar neste Município.</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4778/projeto_de_lei_182.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4778/projeto_de_lei_182.2025.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Uso da Inteligência Artificial na Administração Pública de Xangri-Lá e dá outras providências.</t>
   </si>
   <si>
     <t>4788</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4788/pl_183.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4788/pl_183.2025.pdf</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4796/pl_184-2025-gpmx.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4796/pl_184-2025-gpmx.pdf</t>
   </si>
   <si>
     <t>Fixa o valor da contribuição para o custeio da iluminação pública, previsto no art. 5º da Lei Complementar nº 05, de 16 de setembro de 2003.</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4799/pl_185-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4799/pl_185-2025.pdf</t>
   </si>
   <si>
     <t>Estabelece o índice para a concessão da revisão geral anual aos Servidores Municipais, agentes políticos, ativos, inativos e pensionistas.</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4800/pl_186-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4800/pl_186-2025.pdf</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4801/pl_187-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4801/pl_187-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder cessão de uso de áreas para a Companhia Riograndense de Saneamento - CORSAN, para Elevatória de Esgoto Bruto - EEB.</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4808/pl_188.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4808/pl_188.2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI Ο CONSELHO MUNICIPAL DE DESENVOLVIMENTO DO TURISMO (COMDESTUR) E O FUNDO MUNICIPAL DE DESENVOLVIMENTO DO TURISMO (FUNDESTUR) DO MUNICÍPIO DE XANGRI-LÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4809/pl_189.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4809/pl_189.2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n° 499, de 14 de outubro de 2002, que "DISPÕE SOBRE A CONCESSÃO DE BENEFÍCIOS PARA  PAGAMENTO DE DÉBITOS FISCAIS EM ATRASO, ESTABELECE NORMAS PARA SUA COBRANÇA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4290/processo_58_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4290/processo_58_2025.pdf</t>
   </si>
   <si>
     <t>Inclui o artigo 235-A e parágrafo único na Lei nº 419, de 24 de maio de 1990 (RJU), que Dispõe sobre o regime jurídico dos servidores públicos do Município e dá outras providências.</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4291/processo_59_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4291/processo_59_2025.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 107-N da Lei nº 419, de 24 de maio de 1990 (RJU), que “Dispõe sobre o regime jurídico dos servidores públicos do Município e dá outras providências”.</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4328/processo_99_2025_3.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4328/processo_99_2025_3.pdf</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4314/processo_125_2025_2.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4314/processo_125_2025_2.pdf</t>
   </si>
   <si>
     <t>Inclui o parágrafo 4º ao art. 234 da Lei nº 419, de 24 de maio de 1990 (RJU), que "Dispõe sobre o regime jurídico dos servidores públicos do Município e dá outras providências".</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4324/processo_165_2025_2.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4324/processo_165_2025_2.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivos no Código de Posturas do Município de Xangri-Lá para regulamentar o uso das alamedas, proibindo o estacionamento de veículos e a instalação de acampamentos, e dá outras providências.</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4325/plc_06.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4325/plc_06.2025.pdf</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4334/processo_197_2025_3.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4334/processo_197_2025_3.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivos na Lei 1083, de 15 de abril de 2008, que "Institui o Código Municipal do Meio Ambiente no Município de Xangri-Lá</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4332/processo_199_2025_1.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4332/processo_199_2025_1.pdf</t>
   </si>
   <si>
     <t>Altera e revoga artigos da Lei nº 377, de 22 de dezembro de 200, que "ALTERA A REDAÇÃO DA LEI Nº 1495 DE 24 DE NOVEMBRO DE 1975 (CÓDIGO DE POSTURAS) ADOTADA DE CAPÃO DA CANOA, E APROVA O CÓDIGO DE MEIO AMBIENTE"</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4416/processo_392_2025_1.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4416/processo_392_2025_1.pdf</t>
   </si>
   <si>
     <t>Acresce e revoga dispositivos da Lei nº 377, de 22 de dezembro de 2000, que "INSTITUI O CÓDIGO DE MEIO AMBIENTE E DE POSTURAS DO MUNICÍPIO DE XANGRI-LÁ, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4461/processo_496_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4461/processo_496_2025.pdf</t>
   </si>
   <si>
     <t>Altera, acresce e suprime e suprime dispositivos na Lei nº 419, de 24 de maio de 1990 (RJU), que Dispõe sobre o regime jurídico dos servidores públicos do Município e dá outras providências.</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4491/plc_11-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4491/plc_11-2025.pdf</t>
   </si>
   <si>
     <t>Revoga o paragrafo único e acresce parágrafos e incisos ao art. 88 do Código de Posturas do Município de Xangri-Lá, para regulamentar a remoção de veículos abandonados em vias públicas do Município de Xangri-Lá e dá outras providências</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4530/plc12-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4530/plc12-2025.pdf</t>
   </si>
   <si>
     <t>Revoga o §4° do art. 48 da Lei Complementar nº 06, de 15 de setembro de 2004.</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4531/plc13-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4531/plc13-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de isenção e remissão do Imposto sobre a Propriedade Predial e Territorial Urbana (IPTU), da Taxa de Coleta de Lixo, das Contribuições de Melhoria e da Contribuição Iluminação Pública para proprietários, usufrutuários e possuidores legítimos de utilizado residência própria, que se enquadrem nos critérios estabelecidos nesta Complementar.</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4560/projeto_de_lei_complementar_14-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4560/projeto_de_lei_complementar_14-2025.pdf</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4600/projeto_de_lei_complementar_16-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4600/projeto_de_lei_complementar_16-2025.pdf</t>
   </si>
   <si>
     <t>Institui incentivo para regularização de transações de compra e venda, de permuta e de dação em pagamento, por meio da redução da alíquota do Imposto de Transmissão de Bens Imóveis (ITBI)</t>
   </si>
   <si>
     <t>4632</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4632/plc_017.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4632/plc_017.pdf</t>
   </si>
   <si>
     <t>Altera e acresce dispositivos a Lei Complementar nº68, de 28 de fevereiro de 2014, que "INSTITUI O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE XANGRI-LÁ, CRIA A AUTARQUIA MUNICIPAL PREV-XANGRI-LÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4675/pl_182025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4675/pl_182025.pdf</t>
   </si>
   <si>
     <t>Altera o §4º do Art. 88 Lei nº 377, de 22 de dezembro de 2000, que "INSTITUI O CÓDIGO DE MEIO AMBIENTE E DE POSTURAS DO MUNICÍPIO DE XANGRI-LÁ, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4695/plc_19.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4695/plc_19.2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta e altera dispositivos no artigo 106 da Lei Complementar nº 68, de 28 de fevereiro de 2014, que dispõe sobre o RPPS, que dispõe sobre o RPPS e dá outras providências.</t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4738/pl_complementar_20_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4738/pl_complementar_20_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Jovem Aprendiz Xangrilense no âmbito do Município de Xangri-Lá e dá outras providência.</t>
   </si>
   <si>
     <t>4762</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4762/projeto_de_lei_complementar_21.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4762/projeto_de_lei_complementar_21.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 377, de 22 de dezembro de 2000, que "INSTITUTО CÓDIGO DE MEIO AMBIENTE E DE POSTURAS DO MUNICÍPIO DE XANGRI-LÁ, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4791/plc_22-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4791/plc_22-2025.pdf</t>
   </si>
   <si>
     <t>Acresce dispositivos no artigo 89 da Lei nº 377, de 22 de dezembro de 2000, que “INSTITUI O CÓDIGO DE MEIO AMBIENTE E DE POSTURAS DO MUNICÍPIO DE XANGRI-LÁ, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4795/projeto_de_lei_complementar_23-2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4795/projeto_de_lei_complementar_23-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 173-B da Lei nº 377, de 22 de dezembro de 2000, que institui o Código de Posturas Municipal.</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4371/resolucao_01_de_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4371/resolucao_01_de_2025.pdf</t>
   </si>
   <si>
     <t>Institui a ‘Galeria Lilás’ no âmbito da Câmara de Vereadores de Xangri-Lá e dá outras providências.</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4384/resolucao_02-2025.docx.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4384/resolucao_02-2025.docx.pdf</t>
   </si>
   <si>
     <t>Institui o Banco de Ideias Legislativas no âmbito da Câmara Municipal de Xangri-Lá e dá outras providências.</t>
   </si>
   <si>
     <t>4850</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4850/pr_004.2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4850/pr_004.2025.pdf</t>
   </si>
   <si>
     <t>Altera, acrescenta e revoga dispositivos da Resolução nº 04/1995 - Regimento Interno da Câmara Municipal de Vereadores de Xangri-Lá</t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4672/projeto_de_resolucao_05-2025.docx.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4672/projeto_de_resolucao_05-2025.docx.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria Especial da Mulher na Câmara Municipal de Vereadores de Xangri-Lá, define sua estrutura, competências, funcionamento e integra o órgão à Rede Nacional de Procuradorias da Mulher.</t>
   </si>
   <si>
     <t>4754</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4754/ata_ccj_13-01-25.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4754/ata_ccj_13-01-25.pdf</t>
   </si>
   <si>
     <t>Requer a realização de audiência pública - CEEE-Equatorial</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4412/processo_59_2025.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4412/processo_59_2025.pdf</t>
   </si>
   <si>
     <t>Veto total ao PLC02/2025, que altera o Art. 107-N da Lei nº 419, de 24 de maio de 1990 (RJU), que “Dispõe sobre o regime jurídico dos servidores públicos do Município e dá outras providências”.</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4413/oficio_142-2025-gpmx_e_razoes_do_veto.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4413/oficio_142-2025-gpmx_e_razoes_do_veto.pdf</t>
   </si>
   <si>
     <t>O Projeto de Lei 022/2025 que "Dispõe sobre o reconhecimento do "Wheeling" como prática esportiva no município de Xangri-lá (RS) e dá outras_x000D_
 providências." foi enviado desta Egrégia Casa aprovado no dia 10 de fevereiro de 2024 e recebido pelo Executivo no dia 12 de fevereiro de 2025 a fim de sanção.</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4426/oficio_200-2025-gpmx_1.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4426/oficio_200-2025-gpmx_1.pdf</t>
   </si>
   <si>
     <t>Veto nº 03/2025 ao PLC03/2025 que "Inclui dispositivo na Lei nº 419, de 24 de maio de 1990 (RJU), que Dispõe sobre o regime jurídico dos servidores públicos do Município e dá outras providências."</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4417/oficio_167-2025-gpmx_e_razoes_do_veto_1.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4417/oficio_167-2025-gpmx_e_razoes_do_veto_1.pdf</t>
   </si>
   <si>
     <t>Veto Total ao PLC06-2025</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4423/oficio_200-2025-gpmx_1.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4423/oficio_200-2025-gpmx_1.pdf</t>
   </si>
   <si>
     <t>Veto total ao PL 25/2025.</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4821/oficio_830-2025-gpmx.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4821/oficio_830-2025-gpmx.pdf</t>
   </si>
   <si>
     <t>Veto parcial ao Projeto de Lei 168/2025</t>
   </si>
   <si>
     <t>4822</t>
   </si>
   <si>
-    <t>https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4822/oficio_831-2025-gpmx.pdf</t>
+    <t>http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4822/oficio_831-2025-gpmx.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei 167/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5790,67 +5790,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4306/indicacao_n._01.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4307/indicacao_n._02.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4335/processo_98_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4313/processo_121_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4315/processo_129_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4317/processo_140_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4323/indicacao_07.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4326/processo_167_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4358/processo_235_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4372/projeto_cutelaria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4383/processo_294_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4404/processo_317_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4396/processo_308_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4424/processo_417_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4425/processo_418_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4465/processo_499_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4473/processo_535_2025_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4487/processo_618_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4488/processo_621_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4490/processo_627_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4504/processo_651_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4508/processo_662_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4510/processo_672_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4511/processo_673_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4525/processo_697_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4519/processo_701_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4520/processo_704_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4546/processo_777_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4565/processo_839_2025_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4566/processo_847_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4587/processo_881_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4588/processo_882_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4589/processo_884_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4643/processo_1022_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4601/processo_908_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4628/processo_987_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4635/processo_1005_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4639/processo_1019_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4641/processo_1011_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4681/indicacao_48.2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4682/indicacao_12.2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4718/indicacaoxangrilasemdordecancer_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4752/indicacao_51.2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4757/indicacao_52-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4476/emenda_01_ao_projeto_de_lei_complementar_08-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4515/emenda_02_ao_projeto_de_lei_complementar_07-2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4649/emenda_05-2025_ao_projeto_de_lei_83-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4631/emenda_07.2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4648/emenda_08-2025_ao_projeto_de_lei_83-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4650/emenda_09-2025_ao_projeto_de_lei_83-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4719/processo_761_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4615/mocao_05-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4629/mocao_09-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4634/mocao_10-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4305/pi_01.2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4345/pi02-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4379/pedido_de_informacao_03.2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4405/pedido_de_informacao_04.2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4407/pedido_de_informacao_05.2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4408/pedido_de_informacao_006.2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4656/pedido_de_informacao_07_semana.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4747/pedido_de_informacoes_08-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4433/pedido_de_informacao_9-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4434/pedido_de_informacao_10-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4478/pedido_de_informacao_011.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4479/pi_12.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4481/pedido_de_informacao_013.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4556/pedido_de_informacao_14-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4571/pi_mulher.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4572/pi_internacao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4608/pedido_de_informacao_017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4676/modelo_pedido_de_informacao_xx-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4709/_pedido_de_informacao_19_-2025.docx_2_1.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4748/pedido_de_informacoes_20-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4768/pi_natal.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4769/p.i_life.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4792/pedido_de_informacoes_21-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4289/pp_01.2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4304/pp_02.2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4301/pp_03.2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4302/pp_04.2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4309/pp_05.2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4310/pp_06.2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4311/pp_07.2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4312/pp_08.2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4316/pp_09.2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4318/pp_10.2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4319/pp_11.2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4320/pp_12.2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4322/pedido_de_providencia_13-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4329/pp_14.2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4330/pp_15.2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4347/pp_16.2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4348/pp_17.2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4346/pp_18.2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4349/pp_19.2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4339/pedido_de_providencia_pp_20-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4337/pedido_de_providencia_pp_21-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4338/pedido_de_providencia_pp_22-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4336/pp_23-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4343/pedido_de_providencia_24.2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4360/pedido_de_providencia_5_lagoaguara_1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4359/pedido_de_providencia__26-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4368/pp_27.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4365/pedido_de_providencia__28-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4366/pedido_de_providencia_29-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4367/pedido_de_providencia_30-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4374/pedido_de_providencia_31_com_fotos.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4375/pedido_de_providencia_32.2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4376/pedido_de_providencia_33_com_fotos.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4377/pedido_de_providencia_34.2025_com_fotos.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4378/pedido_de_providencia_35.2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4381/pedido_de_providencia_36-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4385/pp_37-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4386/pp_38-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4388/pedido_de_providencia_39-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4387/pedido_de_providencia_40-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4390/pedido_de_providencia_41.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4389/pedido_de_providencia_1_1.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4393/pp-44_lixeira_adicional_figueirinha.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4394/pp-45_praca_do_remanso.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4395/pp-46_praca_ramiro_correa.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4391/pp-47_ciclovia_figueirinha.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4403/pedido_de_providencia.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4411/pedido_de_providencia_49-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4418/pedido_de_providencia_50-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4419/pedido_de_providencia_51.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4420/pedido_de_providencia_52.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4421/pedido_de_providencia_53.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4428/pedido_de_providencia_6__55.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4432/pedido_de_providencia_7_54.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4435/pp_56.2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4437/pedido_de_providencia_58.2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4439/pp_60-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4440/pp_61-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4441/pp_62-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4442/pedido_de_providencia_63-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4443/pedido_de_providencia_64-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4446/pedido_de_providencia_65-2025_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4448/pp_manutencao_praca_rainha_do_mar.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4449/pp_limpeza_terreno_telefonica.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4450/pp_demarcacao_dos_postes.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4451/pp_69-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4452/pp_70-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4453/pp_71-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4455/pp_72-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4456/pp_73-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4457/pp_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4462/pp_lombada__redutor_de_velocidadeautista.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4463/pp_76-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4464/pp_77-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4466/pp_78-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4467/pp_79-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4472/pedido_de_providencia_80.2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4474/_pedido_de_providencia_81_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4755/pedido_de_providencia_82.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4477/pp-83_quebra_molas_av._ana_paula.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4480/pedido_de_providencia_84-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4492/pp_86-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4494/pedido_de_providencia_87-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4495/pedido_de_providencia_88-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4497/pedido_de_providencia_89-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4496/pp_90-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4498/pp_91-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4499/pp_92-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4501/_pedido_de_providencia_93-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4503/pedido_de_providencia_94-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4502/pedido_de_providencia_95-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4512/pp97-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4516/pedido_de_providencia_98-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4517/pedido_de_providencias_99_2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4518/pedido_de_providencia_100_2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4524/pedido_de_providencia_102-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4534/pp.103.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4535/pp_104_onibus_escolar.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4541/pp_105-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4547/modelo_pedido_de_providencia_xx-2025_1_remanso_ofical.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4548/pp_107-2025_remando_bairro_coronel_borges_pvs_travessa.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4549/108-2025_modelo_pedido_de_providencia_xx-2025_1_camaqua_remanso.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4554/pedido_de_providencia_109_-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4555/pedido_de_providencia_110-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4564/_pedido_de_providencia_111_-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4568/pedido_de_providencia_112.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4578/modelo_pedido_de_providencia_xx-2025_2_fios_1.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4645/pp_116.2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4579/pedido_de_informacao_parada_marina_117_xx-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4585/pedido_de_providencia_118-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4586/pedido_de_providencia_119-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4606/pedido_de_providencia_120-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4605/pedido_de_providencia_121-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4607/pedido_de_providencias_122.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4609/pedido_de_providencia_123-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4610/pedido_de_providencia_124-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4611/pedido_de_providencia_125-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4612/pedido_de_providencia_126-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4630/pedido_de_providencia_131.2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4636/modelo_pedido_de_providencia_xx-2025_3.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4640/pp_135-2025_buracos_e_placa_caida.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4653/pedido_de_providencia_quebra_molas_visco.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4654/pedido_de_providencia_boca_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4655/pedido_de_providencias_quebra_molas_posto_2.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4666/_pedido_de_providencia_142-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4673/_pedido_de_providencia_144-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4679/pp_146-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4680/pp_147-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4683/pp_148.2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4690/pp_149.2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4691/pdf150_providencia.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4692/pdf151_pro.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4697/pp_152-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4701/pp_154.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4703/modelo_pedido_de_providencia_xx-2025_1.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4705/pedido_de_providencia_157.2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4729/copia_de_modelo_pedido_de_providencia_xx-2025_1.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4730/jacare_av_norte_pedido_de_providencia_xx-2025_1.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4735/pavs_porto.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4736/pp_162-2025agilizar_ou_parar_obra_rio_dos_indios.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4744/parada_big_164_rainha.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4740/pp_165-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4745/terreno_quartzo_166.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4746/modelo_pedido_de_providencia_xx-2025_2.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4750/pp_168-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4756/pedido_de_providencia_169-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4763/pp_170-2025_quadra_de_areia_clube_inapiarios.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4764/rua_dally_dos_santoss_pedido_de_providencia_xx-2025_1.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4765/providencia_172_pdf.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4766/173_pdf.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4767/174_pdf.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4780/lixeira_avenida_paraguassu_pedido_de_providencia_xx-2025_1.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4773/_pedido_de_providencia_176-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4784/p.p_quebra_molas_diamante.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4776/copia_de_modelo_pedido_de_providencia_xx-2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4789/pedido_de_providencias_179-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4779/pedido_de_providencia_180-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4783/pedido_de_providencia_181-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4785/parada_de_onibus_turmalina.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4786/parada_de_onibus_al.safira.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4787/terreno_agata.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4781/pp_185-2025_corte_grama.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4782/pp_186-2025_avenida_ana_paula_.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4790/pp_187-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4793/pp_188-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4794/pp_189-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4797/pp_190-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4798/pedido_de_providencia_191.2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4810/pp_192-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4811/pp_193-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4812/pp_194-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4813/pp_195-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4658/alceu_moreira_cidadao_honoraio.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4402/pelo_01.2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4561/projeto_de_emenda_a_lei_organica_02-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4706/projeto_de_emenda_a_lei_organica_03-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4698/projeto_de_emenda_a_lei_organica_04-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4287/pl02-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4308/pl_03.2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4303/pl_04-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4292/pl_05-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4293/pl_06-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4294/pl_072025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4295/pl_08.2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4296/pl_09-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4297/pl_10-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4299/pl_11-20256.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4300/pl_12.2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4298/projeto_de_lei_13.2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4321/pl_14-2025_2.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4327/pl_15-2025_2.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4331/projeto_de_lei_16-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4333/pl_17-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4340/pl_18-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4341/pl_19-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4342/pl_20-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4344/pl_21-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4355/pl_wheeling_manobras_xangri-la_pdf_1.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4356/pl23-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4357/projeto_de_lei_24.2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4364/pl_25-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4361/pl_26-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4362/pl_27-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4363/pl_28-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4369/pl_29-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4380/pl_32-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4382/projeto_de_lei_33-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4409/250224145533.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4397/projeto_de_lei_36-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4398/37.2025_-_projeto_de_lei_-_cremacao_2.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4399/pl_38-2025_3.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4400/pl_39-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4406/projeto_de_lei_vereador_mirim_40.2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4414/pl_41-2025_2.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4415/pl_42-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4422/projeto_de_lei_43-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4427/pl_44-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4429/pl_45-2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4430/pl46-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4431/pl47-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4447/pl_48-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4454/pl_49-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4445/projeto_de_lei_50.2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4444/pl51-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4458/pl52-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4459/pl53-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4460/pl54-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4468/pl55-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4469/pl56-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4470/pl57-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4471/pl58-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4475/projeto_de_lei_59-2025_institui_o_programa_municipal_de_manejo_etico.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4514/_projeto_de_lei_60-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4482/pl62-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4483/pl63-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4485/pl64-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4486/pl65-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4489/_projeto_de_lei_66-2025.docx_3.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4493/pl_67-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4513/projeto_de_lei_68-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4500/projeto_de_lei_69-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4540/pl_70-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4569/pl_71-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4505/pl_73-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4506/pl_74-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4507/pl_75-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4521/pl_-_76_de_2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4522/projeto_de_lei_77-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4523/projeto_de_lei_78-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4527/pl_79-2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4528/pl_80-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4529/pl_81-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4660/projeto_de_lei_82-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4533/projeto_de_lei_no_84.2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4536/pl_85-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4537/pl_86-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4539/pl_87-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4544/pl_88-2025-gpmx.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4545/pl_89-2025-gpmx.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4550/pl_90.2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4562/_projeto_de_lei_91_-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4551/pl_92-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4552/pl_93-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4553/pl_94-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4557/projeto_de_lei_95-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4558/projeto_de_lei_96-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4559/projeto_de_lei_97-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4563/_projeto_de_lei_98_-2025.docx_1_1.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4604/projeto_de_lei_99-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4582/projeto_de_lei_100_-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4570/projeto_de_lei_101-2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4567/projeto_de_lei_102-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4583/projeto_de_lei_103_-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4573/projeto_de_lei_104-2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4575/projeto_de_lei_105-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4576/projeto_de_lei_106-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4581/projeto_de_lei_107-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4603/projeto_de_lei_108-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4590/pl_110.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4591/pl111.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4592/pl112.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4593/pl113.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4594/pl_114.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4595/projeto_de_lei_115-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4602/projeto_de_lei_116-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4596/projeto_de_lei_117-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4597/projeto_de_lei_118-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4598/projeto_de_lei_119-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4599/projeto_de_lei_120-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4677/pl_121-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4684/pl_122.2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4614/copia_de_modelo_projeto_de_lei_123-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4613/projeto_de_lei_124-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4616/dia_da_criatividade_e_expressao.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4617/projeto_de_lei_126-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4618/projeto_de_lei_127-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4620/pl_129-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4621/pl_130-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4623/projeto_de_lei_131.2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4627/projeto_de_lei_132-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4633/pl_133.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4651/pl_134.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4652/pl_135_1.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4659/projeto_de_lei_n_1362025..pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4662/projeto_de_lei_137-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4665/projeto_de_lei_138-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4664/projeto_de_lei_139-2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4678/projeto_de_lei_serginho.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4688/projeto_de_lei_141-2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4685/pl_142.2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4686/pl_143.2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4687/pl_144.2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4689/pl_145.2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4728/projeto_de_lei_146.2025.docx.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4693/projeto_de_lei_147.2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4694/pl148-2025_sessao_solene_premio_empresa_amiga_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4696/pl_149.2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4758/projeto_de_lei_150_-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4710/projeto_de_lei_151_-2025_2.docx.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4699/251031023754_1.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4707/projeto_de_lei_153.2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4708/projeto_de_lei_154-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4704/pl_adocao_de_guaritas_xangri-la.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4715/pl_156.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4716/pl_157.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4717/pl_158.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4727/pl_160.2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4726/pl_161.2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4731/pl_162_2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4732/pl_163.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4733/pl_164.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4739/pl_165.2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4741/pl_166.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4743/projeto_de_lei_167-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4742/projeto_de_lei_168.2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4777/projeto_de_lei_169-2025_organized.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4749/pl_170.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4751/pl_171.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4753/pl_172-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4851/pl_173.2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4759/projeto_de_lei_174-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4760/projeto_de_lei_175-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4761/projeto_de_lei_176-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4772/projeto_de_lei_177.2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4771/projeto_de_lei_178-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4775/projeto_de_lei_180-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4774/projeto_de_lei_181-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4778/projeto_de_lei_182.2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4788/pl_183.2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4796/pl_184-2025-gpmx.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4799/pl_185-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4800/pl_186-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4801/pl_187-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4808/pl_188.2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4809/pl_189.2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4290/processo_58_2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4291/processo_59_2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4328/processo_99_2025_3.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4314/processo_125_2025_2.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4324/processo_165_2025_2.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4325/plc_06.2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4334/processo_197_2025_3.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4332/processo_199_2025_1.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4416/processo_392_2025_1.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4461/processo_496_2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4491/plc_11-2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4530/plc12-2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4531/plc13-2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4560/projeto_de_lei_complementar_14-2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4600/projeto_de_lei_complementar_16-2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4632/plc_017.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4675/pl_182025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4695/plc_19.2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4738/pl_complementar_20_2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4762/projeto_de_lei_complementar_21.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4791/plc_22-2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4795/projeto_de_lei_complementar_23-2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4371/resolucao_01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4384/resolucao_02-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4850/pr_004.2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4672/projeto_de_resolucao_05-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4754/ata_ccj_13-01-25.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4412/processo_59_2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4413/oficio_142-2025-gpmx_e_razoes_do_veto.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4426/oficio_200-2025-gpmx_1.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4417/oficio_167-2025-gpmx_e_razoes_do_veto_1.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4423/oficio_200-2025-gpmx_1.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4821/oficio_830-2025-gpmx.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4822/oficio_831-2025-gpmx.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4306/indicacao_n._01.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4307/indicacao_n._02.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4335/processo_98_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4313/processo_121_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4315/processo_129_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4317/processo_140_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4323/indicacao_07.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4326/processo_167_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4358/processo_235_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4372/projeto_cutelaria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4383/processo_294_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4404/processo_317_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4396/processo_308_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4424/processo_417_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4425/processo_418_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4465/processo_499_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4473/processo_535_2025_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4487/processo_618_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4488/processo_621_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4490/processo_627_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4504/processo_651_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4508/processo_662_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4510/processo_672_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4511/processo_673_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4525/processo_697_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4519/processo_701_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4520/processo_704_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4546/processo_777_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4565/processo_839_2025_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4566/processo_847_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4587/processo_881_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4588/processo_882_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4589/processo_884_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4643/processo_1022_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4601/processo_908_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4628/processo_987_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4635/processo_1005_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4639/processo_1019_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4641/processo_1011_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4681/indicacao_48.2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4682/indicacao_12.2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4718/indicacaoxangrilasemdordecancer_.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4752/indicacao_51.2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4757/indicacao_52-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4476/emenda_01_ao_projeto_de_lei_complementar_08-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4515/emenda_02_ao_projeto_de_lei_complementar_07-2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4649/emenda_05-2025_ao_projeto_de_lei_83-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4631/emenda_07.2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4648/emenda_08-2025_ao_projeto_de_lei_83-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4650/emenda_09-2025_ao_projeto_de_lei_83-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4719/processo_761_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4615/mocao_05-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4629/mocao_09-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4634/mocao_10-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4305/pi_01.2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4345/pi02-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4379/pedido_de_informacao_03.2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4405/pedido_de_informacao_04.2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4407/pedido_de_informacao_05.2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4408/pedido_de_informacao_006.2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4656/pedido_de_informacao_07_semana.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4747/pedido_de_informacoes_08-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4433/pedido_de_informacao_9-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4434/pedido_de_informacao_10-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4478/pedido_de_informacao_011.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4479/pi_12.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4481/pedido_de_informacao_013.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4556/pedido_de_informacao_14-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4571/pi_mulher.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4572/pi_internacao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4608/pedido_de_informacao_017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4676/modelo_pedido_de_informacao_xx-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4709/_pedido_de_informacao_19_-2025.docx_2_1.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4748/pedido_de_informacoes_20-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4768/pi_natal.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4769/p.i_life.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4792/pedido_de_informacoes_21-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4289/pp_01.2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4304/pp_02.2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4301/pp_03.2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4302/pp_04.2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4309/pp_05.2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4310/pp_06.2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4311/pp_07.2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4312/pp_08.2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4316/pp_09.2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4318/pp_10.2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4319/pp_11.2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4320/pp_12.2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4322/pedido_de_providencia_13-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4329/pp_14.2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4330/pp_15.2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4347/pp_16.2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4348/pp_17.2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4346/pp_18.2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4349/pp_19.2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4339/pedido_de_providencia_pp_20-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4337/pedido_de_providencia_pp_21-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4338/pedido_de_providencia_pp_22-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4336/pp_23-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4343/pedido_de_providencia_24.2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4360/pedido_de_providencia_5_lagoaguara_1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4359/pedido_de_providencia__26-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4368/pp_27.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4365/pedido_de_providencia__28-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4366/pedido_de_providencia_29-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4367/pedido_de_providencia_30-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4374/pedido_de_providencia_31_com_fotos.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4375/pedido_de_providencia_32.2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4376/pedido_de_providencia_33_com_fotos.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4377/pedido_de_providencia_34.2025_com_fotos.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4378/pedido_de_providencia_35.2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4381/pedido_de_providencia_36-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4385/pp_37-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4386/pp_38-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4388/pedido_de_providencia_39-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4387/pedido_de_providencia_40-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4390/pedido_de_providencia_41.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4389/pedido_de_providencia_1_1.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4393/pp-44_lixeira_adicional_figueirinha.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4394/pp-45_praca_do_remanso.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4395/pp-46_praca_ramiro_correa.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4391/pp-47_ciclovia_figueirinha.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4403/pedido_de_providencia.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4411/pedido_de_providencia_49-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4418/pedido_de_providencia_50-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4419/pedido_de_providencia_51.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4420/pedido_de_providencia_52.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4421/pedido_de_providencia_53.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4428/pedido_de_providencia_6__55.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4432/pedido_de_providencia_7_54.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4435/pp_56.2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4437/pedido_de_providencia_58.2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4439/pp_60-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4440/pp_61-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4441/pp_62-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4442/pedido_de_providencia_63-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4443/pedido_de_providencia_64-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4446/pedido_de_providencia_65-2025_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4448/pp_manutencao_praca_rainha_do_mar.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4449/pp_limpeza_terreno_telefonica.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4450/pp_demarcacao_dos_postes.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4451/pp_69-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4452/pp_70-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4453/pp_71-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4455/pp_72-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4456/pp_73-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4457/pp_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4462/pp_lombada__redutor_de_velocidadeautista.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4463/pp_76-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4464/pp_77-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4466/pp_78-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4467/pp_79-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4472/pedido_de_providencia_80.2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4474/_pedido_de_providencia_81_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4755/pedido_de_providencia_82.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4477/pp-83_quebra_molas_av._ana_paula.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4480/pedido_de_providencia_84-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4492/pp_86-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4494/pedido_de_providencia_87-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4495/pedido_de_providencia_88-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4497/pedido_de_providencia_89-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4496/pp_90-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4498/pp_91-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4499/pp_92-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4501/_pedido_de_providencia_93-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4503/pedido_de_providencia_94-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4502/pedido_de_providencia_95-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4512/pp97-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4516/pedido_de_providencia_98-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4517/pedido_de_providencias_99_2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4518/pedido_de_providencia_100_2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4524/pedido_de_providencia_102-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4534/pp.103.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4535/pp_104_onibus_escolar.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4541/pp_105-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4547/modelo_pedido_de_providencia_xx-2025_1_remanso_ofical.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4548/pp_107-2025_remando_bairro_coronel_borges_pvs_travessa.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4549/108-2025_modelo_pedido_de_providencia_xx-2025_1_camaqua_remanso.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4554/pedido_de_providencia_109_-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4555/pedido_de_providencia_110-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4564/_pedido_de_providencia_111_-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4568/pedido_de_providencia_112.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4578/modelo_pedido_de_providencia_xx-2025_2_fios_1.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4645/pp_116.2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4579/pedido_de_informacao_parada_marina_117_xx-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4585/pedido_de_providencia_118-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4586/pedido_de_providencia_119-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4606/pedido_de_providencia_120-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4605/pedido_de_providencia_121-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4607/pedido_de_providencias_122.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4609/pedido_de_providencia_123-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4610/pedido_de_providencia_124-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4611/pedido_de_providencia_125-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4612/pedido_de_providencia_126-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4630/pedido_de_providencia_131.2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4636/modelo_pedido_de_providencia_xx-2025_3.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4640/pp_135-2025_buracos_e_placa_caida.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4653/pedido_de_providencia_quebra_molas_visco.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4654/pedido_de_providencia_boca_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4655/pedido_de_providencias_quebra_molas_posto_2.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4666/_pedido_de_providencia_142-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4673/_pedido_de_providencia_144-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4679/pp_146-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4680/pp_147-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4683/pp_148.2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4690/pp_149.2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4691/pdf150_providencia.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4692/pdf151_pro.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4697/pp_152-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4701/pp_154.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4703/modelo_pedido_de_providencia_xx-2025_1.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4705/pedido_de_providencia_157.2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4729/copia_de_modelo_pedido_de_providencia_xx-2025_1.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4730/jacare_av_norte_pedido_de_providencia_xx-2025_1.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4735/pavs_porto.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4736/pp_162-2025agilizar_ou_parar_obra_rio_dos_indios.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4744/parada_big_164_rainha.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4740/pp_165-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4745/terreno_quartzo_166.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4746/modelo_pedido_de_providencia_xx-2025_2.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4750/pp_168-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4756/pedido_de_providencia_169-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4763/pp_170-2025_quadra_de_areia_clube_inapiarios.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4764/rua_dally_dos_santoss_pedido_de_providencia_xx-2025_1.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4765/providencia_172_pdf.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4766/173_pdf.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4767/174_pdf.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4780/lixeira_avenida_paraguassu_pedido_de_providencia_xx-2025_1.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4773/_pedido_de_providencia_176-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4784/p.p_quebra_molas_diamante.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4776/copia_de_modelo_pedido_de_providencia_xx-2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4789/pedido_de_providencias_179-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4779/pedido_de_providencia_180-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4783/pedido_de_providencia_181-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4785/parada_de_onibus_turmalina.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4786/parada_de_onibus_al.safira.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4787/terreno_agata.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4781/pp_185-2025_corte_grama.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4782/pp_186-2025_avenida_ana_paula_.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4790/pp_187-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4793/pp_188-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4794/pp_189-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4797/pp_190-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4798/pedido_de_providencia_191.2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4810/pp_192-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4811/pp_193-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4812/pp_194-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4813/pp_195-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4658/alceu_moreira_cidadao_honoraio.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4402/pelo_01.2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4561/projeto_de_emenda_a_lei_organica_02-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4706/projeto_de_emenda_a_lei_organica_03-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4698/projeto_de_emenda_a_lei_organica_04-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4287/pl02-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4308/pl_03.2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4303/pl_04-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4292/pl_05-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4293/pl_06-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4294/pl_072025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4295/pl_08.2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4296/pl_09-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4297/pl_10-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4299/pl_11-20256.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4300/pl_12.2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4298/projeto_de_lei_13.2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4321/pl_14-2025_2.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4327/pl_15-2025_2.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4331/projeto_de_lei_16-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4333/pl_17-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4340/pl_18-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4341/pl_19-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4342/pl_20-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4344/pl_21-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4355/pl_wheeling_manobras_xangri-la_pdf_1.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4356/pl23-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4357/projeto_de_lei_24.2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4364/pl_25-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4361/pl_26-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4362/pl_27-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4363/pl_28-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4369/pl_29-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4380/pl_32-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4382/projeto_de_lei_33-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4409/250224145533.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4397/projeto_de_lei_36-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4398/37.2025_-_projeto_de_lei_-_cremacao_2.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4399/pl_38-2025_3.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4400/pl_39-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4406/projeto_de_lei_vereador_mirim_40.2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4414/pl_41-2025_2.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4415/pl_42-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4422/projeto_de_lei_43-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4427/pl_44-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4429/pl_45-2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4430/pl46-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4431/pl47-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4447/pl_48-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4454/pl_49-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4445/projeto_de_lei_50.2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4444/pl51-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4458/pl52-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4459/pl53-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4460/pl54-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4468/pl55-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4469/pl56-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4470/pl57-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4471/pl58-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4475/projeto_de_lei_59-2025_institui_o_programa_municipal_de_manejo_etico.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4514/_projeto_de_lei_60-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4482/pl62-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4483/pl63-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4485/pl64-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4486/pl65-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4489/_projeto_de_lei_66-2025.docx_3.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4493/pl_67-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4513/projeto_de_lei_68-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4500/projeto_de_lei_69-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4540/pl_70-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4569/pl_71-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4505/pl_73-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4506/pl_74-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4507/pl_75-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4521/pl_-_76_de_2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4522/projeto_de_lei_77-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4523/projeto_de_lei_78-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4527/pl_79-2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4528/pl_80-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4529/pl_81-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4660/projeto_de_lei_82-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4533/projeto_de_lei_no_84.2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4536/pl_85-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4537/pl_86-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4539/pl_87-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4544/pl_88-2025-gpmx.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4545/pl_89-2025-gpmx.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4550/pl_90.2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4562/_projeto_de_lei_91_-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4551/pl_92-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4552/pl_93-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4553/pl_94-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4557/projeto_de_lei_95-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4558/projeto_de_lei_96-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4559/projeto_de_lei_97-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4563/_projeto_de_lei_98_-2025.docx_1_1.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4604/projeto_de_lei_99-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4582/projeto_de_lei_100_-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4570/projeto_de_lei_101-2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4567/projeto_de_lei_102-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4583/projeto_de_lei_103_-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4573/projeto_de_lei_104-2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4575/projeto_de_lei_105-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4576/projeto_de_lei_106-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4581/projeto_de_lei_107-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4603/projeto_de_lei_108-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4590/pl_110.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4591/pl111.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4592/pl112.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4593/pl113.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4594/pl_114.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4595/projeto_de_lei_115-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4602/projeto_de_lei_116-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4596/projeto_de_lei_117-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4597/projeto_de_lei_118-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4598/projeto_de_lei_119-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4599/projeto_de_lei_120-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4677/pl_121-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4684/pl_122.2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4614/copia_de_modelo_projeto_de_lei_123-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4613/projeto_de_lei_124-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4616/dia_da_criatividade_e_expressao.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4617/projeto_de_lei_126-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4618/projeto_de_lei_127-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4620/pl_129-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4621/pl_130-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4623/projeto_de_lei_131.2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4627/projeto_de_lei_132-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4633/pl_133.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4651/pl_134.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4652/pl_135_1.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4659/projeto_de_lei_n_1362025..pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4662/projeto_de_lei_137-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4665/projeto_de_lei_138-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4664/projeto_de_lei_139-2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4678/projeto_de_lei_serginho.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4688/projeto_de_lei_141-2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4685/pl_142.2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4686/pl_143.2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4687/pl_144.2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4689/pl_145.2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4728/projeto_de_lei_146.2025.docx.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4693/projeto_de_lei_147.2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4694/pl148-2025_sessao_solene_premio_empresa_amiga_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4696/pl_149.2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4758/projeto_de_lei_150_-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4710/projeto_de_lei_151_-2025_2.docx.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4699/251031023754_1.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4707/projeto_de_lei_153.2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4708/projeto_de_lei_154-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4704/pl_adocao_de_guaritas_xangri-la.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4715/pl_156.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4716/pl_157.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4717/pl_158.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4727/pl_160.2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4726/pl_161.2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4731/pl_162_2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4732/pl_163.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4733/pl_164.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4739/pl_165.2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4741/pl_166.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4743/projeto_de_lei_167-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4742/projeto_de_lei_168.2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4777/projeto_de_lei_169-2025_organized.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4749/pl_170.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4751/pl_171.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4753/pl_172-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4851/pl_173.2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4759/projeto_de_lei_174-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4760/projeto_de_lei_175-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4761/projeto_de_lei_176-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4772/projeto_de_lei_177.2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4771/projeto_de_lei_178-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4775/projeto_de_lei_180-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4774/projeto_de_lei_181-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4778/projeto_de_lei_182.2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4788/pl_183.2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4796/pl_184-2025-gpmx.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4799/pl_185-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4800/pl_186-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4801/pl_187-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4808/pl_188.2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4809/pl_189.2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4290/processo_58_2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4291/processo_59_2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4328/processo_99_2025_3.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4314/processo_125_2025_2.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4324/processo_165_2025_2.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4325/plc_06.2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4334/processo_197_2025_3.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4332/processo_199_2025_1.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4416/processo_392_2025_1.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4461/processo_496_2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4491/plc_11-2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4530/plc12-2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4531/plc13-2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4560/projeto_de_lei_complementar_14-2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4600/projeto_de_lei_complementar_16-2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4632/plc_017.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4675/pl_182025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4695/plc_19.2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4738/pl_complementar_20_2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4762/projeto_de_lei_complementar_21.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4791/plc_22-2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4795/projeto_de_lei_complementar_23-2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4371/resolucao_01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4384/resolucao_02-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4850/pr_004.2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4672/projeto_de_resolucao_05-2025.docx.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4754/ata_ccj_13-01-25.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4412/processo_59_2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4413/oficio_142-2025-gpmx_e_razoes_do_veto.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4426/oficio_200-2025-gpmx_1.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4417/oficio_167-2025-gpmx_e_razoes_do_veto_1.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4423/oficio_200-2025-gpmx_1.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4821/oficio_830-2025-gpmx.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.xangrila.rs.leg.br/media/sapl/public/materialegislativa/2025/4822/oficio_831-2025-gpmx.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="145.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="140.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="139.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>